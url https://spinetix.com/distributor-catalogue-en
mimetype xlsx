--- v1 (2026-01-09)
+++ v2 (2026-05-12)
@@ -1,82 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29704"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://spinetix.sharepoint.com/sites/marketingchannelmanagementgroup/Documents partages/CHANNEL/10 - SpinetiX Partner Web Kit/2. Catalogue Pages with Product Descriptions/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="41" documentId="8_{E3566AD5-1EED-43E9-BE5E-6EEA04DA9040}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3405EC27-2AC4-4AA1-A16C-F65F2FDCD07C}"/>
+  <xr:revisionPtr revIDLastSave="42" documentId="8_{E3566AD5-1EED-43E9-BE5E-6EEA04DA9040}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{10F762FD-72A3-49D5-A188-2C9CAF4E4038}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Product details" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Product details'!$A$1:$A$125</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Product details'!$1:$2</definedName>
     <definedName name="t_POW_Options" localSheetId="0">[1]!PowerOptions[Power Options]</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Product details'!$A$1:$A$125</definedName>
   </definedNames>
   <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
@@ -795,79 +794,79 @@
   <si>
     <t>ARYA - Custom Aspect Ratio Setup</t>
   </si>
   <si>
     <t>SX-SE-ARYA-RATIO</t>
   </si>
   <si>
     <t>Setup of a custom canvas within the designated SpinetiX ARYA™ Enterprise account to enable content creation for the specific resolution of the display. This service is delivered according to the General Terms and Conditions of Sales from SpinetiX. For more details: https://www.spinetix.com/legal</t>
   </si>
   <si>
     <t>Setup of a custom canvas within the designated SpinetiX ARYA™ Enterprise account to enable content creation for the specific resolution of the display.</t>
   </si>
   <si>
     <t>ARYA - Onboarding Training</t>
   </si>
   <si>
     <t>SX-SE-ARYA-TRAIN</t>
   </si>
   <si>
     <t>SpinetiX ARYA™ Enterprise customer onboarding by SpinetiX experts. The service includes 2 sessions of 1 hour live online training to help customer get oriented with the product. This service is delivered according to the General Terms and Conditions of Sales from SpinetiX. For more details: https://www.spinetix.com/legal</t>
   </si>
   <si>
     <t xml:space="preserve">SpinetiX ARYA™ Enterprise customer onboarding by SpinetiX experts. </t>
   </si>
   <si>
+    <t>SpinetiX HUB - SSO Activation</t>
+  </si>
+  <si>
+    <t>SX-SE-HUB-SSO</t>
+  </si>
+  <si>
+    <t>Professional setup of the SpinetiX HUB end customer account by SpinetiX experts to enable Single-Sign-On (SSO) activation with customer's user directory where user authentication is controlled by the customer. This service is delivered according to the General Terms and Conditions of Sales from SpinetiX. For more details: https://www.spinetix.com/legal</t>
+  </si>
+  <si>
+    <t>Professional setup of the SpinetiX HUB end customer account by SpinetiX experts to enable Single-Sign-On (SSO) activation.</t>
+  </si>
+  <si>
     <t>Elementi - Web Page Configuration</t>
   </si>
   <si>
     <t>SX-SE-EL-WEBCONFIG</t>
   </si>
   <si>
     <t>Configuration of the Elementi web page layer by SpinetiX experts to automatically perform the authentication steps necessary to view content using a custom written web robot script. This service is delivered according to the General Terms and Conditions of Sales from SpinetiX. For more details: https://www.spinetix.com/legal</t>
   </si>
   <si>
     <t>Configuration of the Elementi web page layer by SpinetiX experts.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Professional setup of the SpinetiX HUB end customer account by SpinetiX experts to enable Single-Sign-On (SSO) activation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
@@ -1104,118 +1103,118 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+    <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFD966"/>
       <color rgb="FF65D7FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47232</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>216715</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1619622</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>287840</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 26">
           <a:extLst>
@@ -2921,54 +2920,50 @@
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -3302,1664 +3297,1665 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-ibx440-player-images.zip" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/F_FxcIicqPU" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-audio-cable-images.zip" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-power-delivery-unit-images.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides?csf=1&amp;web=1&amp;e=1ZJUBG" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/CPXPdWx_QEM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx440/specs-en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410/specs-en" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-serial-cable-images.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410w/specs-en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx440" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides?csf=1&amp;web=1&amp;e=1ZJUBG" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/wOo6cQBDt7s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jNjuIpUWRoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JdDPUbVw-lU" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDCA9203-2C9E-42A0-B0F2-51E5597BFEA7}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:AR129"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A56" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H59" sqref="H59"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A57" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I59" activeCellId="1" sqref="A3:XFD3 I59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="40.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="51.28515625" style="1" customWidth="1"/>
     <col min="8" max="9" width="18.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="24.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="5" style="1" customWidth="1"/>
     <col min="13" max="44" width="2.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="45" max="16384" width="11.42578125" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:11" ht="30" customHeight="1">
       <c r="B2" s="5"/>
-      <c r="C2" s="41" t="s">
+      <c r="C2" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="42"/>
-[...5 lines deleted...]
-      <c r="J2" s="42"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
       <c r="K2" s="5"/>
     </row>
-    <row r="3" spans="2:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="38" t="s">
+    <row r="3" spans="2:11" ht="21" customHeight="1">
+      <c r="B3" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="39"/>
-[...9 lines deleted...]
-    <row r="4" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+    </row>
+    <row r="4" spans="2:11" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="5"/>
     </row>
-    <row r="5" spans="2:11" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:11" ht="100.15" customHeight="1">
       <c r="B5" s="5"/>
-      <c r="C5" s="32"/>
-      <c r="D5" s="29" t="s">
+      <c r="C5" s="40"/>
+      <c r="D5" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="29" t="s">
+      <c r="E5" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="35" t="s">
+      <c r="F5" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="G5" s="34" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="J5" s="29" t="s">
+      <c r="J5" s="37" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="5"/>
     </row>
-    <row r="6" spans="2:11" ht="100.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:11" ht="100.9" customHeight="1">
       <c r="B6" s="5"/>
-      <c r="C6" s="33"/>
-[...3 lines deleted...]
-      <c r="G6" s="36"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
       <c r="H6" s="14" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="27"/>
-      <c r="J6" s="30"/>
+      <c r="J6" s="38"/>
       <c r="K6" s="5"/>
     </row>
-    <row r="7" spans="2:11" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:11" ht="79.150000000000006" customHeight="1">
       <c r="B7" s="5"/>
-      <c r="C7" s="33"/>
-[...3 lines deleted...]
-      <c r="G7" s="36"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
       <c r="H7" s="14" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="27"/>
-      <c r="J7" s="30"/>
+      <c r="J7" s="38"/>
       <c r="K7" s="5"/>
     </row>
-    <row r="8" spans="2:11" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:11" ht="148.5" customHeight="1">
       <c r="B8" s="5"/>
-      <c r="C8" s="34"/>
-[...3 lines deleted...]
-      <c r="G8" s="37"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="36"/>
       <c r="H8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="28"/>
-      <c r="J8" s="31"/>
+      <c r="J8" s="39"/>
       <c r="K8" s="5"/>
     </row>
-    <row r="9" spans="2:11" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:11" ht="100.15" customHeight="1">
       <c r="B9" s="5"/>
-      <c r="C9" s="32"/>
-      <c r="D9" s="32" t="s">
+      <c r="C9" s="40"/>
+      <c r="D9" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="32" t="s">
+      <c r="E9" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="35" t="s">
+      <c r="F9" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="G9" s="35" t="s">
+      <c r="G9" s="34" t="s">
         <v>23</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="J9" s="32" t="s">
+      <c r="J9" s="40" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="5"/>
     </row>
-    <row r="10" spans="2:11" ht="100.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:11" ht="100.9" customHeight="1">
       <c r="B10" s="5"/>
-      <c r="C10" s="33"/>
-[...3 lines deleted...]
-      <c r="G10" s="36"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="35"/>
       <c r="H10" s="14" t="s">
         <v>27</v>
       </c>
       <c r="I10" s="27"/>
-      <c r="J10" s="33"/>
+      <c r="J10" s="41"/>
       <c r="K10" s="5"/>
     </row>
-    <row r="11" spans="2:11" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:11" ht="79.150000000000006" customHeight="1">
       <c r="B11" s="5"/>
-      <c r="C11" s="33"/>
-[...3 lines deleted...]
-      <c r="G11" s="36"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="35"/>
+      <c r="G11" s="35"/>
       <c r="H11" s="14" t="s">
         <v>28</v>
       </c>
       <c r="I11" s="27"/>
-      <c r="J11" s="33"/>
+      <c r="J11" s="41"/>
       <c r="K11" s="5"/>
     </row>
-    <row r="12" spans="2:11" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:11" ht="148.5" customHeight="1">
       <c r="B12" s="5"/>
-      <c r="C12" s="34"/>
-[...3 lines deleted...]
-      <c r="G12" s="37"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
       <c r="H12" s="14" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="28"/>
-      <c r="J12" s="34"/>
+      <c r="J12" s="42"/>
       <c r="K12" s="5"/>
     </row>
-    <row r="13" spans="2:11" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="D13" s="29" t="s">
+    <row r="13" spans="2:11" ht="100.15" customHeight="1">
+      <c r="B13" s="31"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="E13" s="29" t="s">
+      <c r="E13" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="F13" s="35" t="s">
+      <c r="F13" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="G13" s="35" t="s">
+      <c r="G13" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="J13" s="29" t="s">
+      <c r="J13" s="37" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="5"/>
     </row>
-    <row r="14" spans="2:11" ht="100.9" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G14" s="36"/>
+    <row r="14" spans="2:11" ht="100.9" customHeight="1">
+      <c r="B14" s="31"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="35"/>
+      <c r="G14" s="35"/>
       <c r="H14" s="26" t="s">
         <v>37</v>
       </c>
       <c r="I14" s="27"/>
-      <c r="J14" s="30"/>
+      <c r="J14" s="38"/>
       <c r="K14" s="5"/>
     </row>
-    <row r="15" spans="2:11" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G15" s="36"/>
+    <row r="15" spans="2:11" ht="79.150000000000006" customHeight="1">
+      <c r="B15" s="31"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="35"/>
+      <c r="G15" s="35"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
-      <c r="J15" s="30"/>
+      <c r="J15" s="38"/>
       <c r="K15" s="5"/>
     </row>
-    <row r="16" spans="2:11" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G16" s="37"/>
+    <row r="16" spans="2:11" ht="148.5" customHeight="1">
+      <c r="B16" s="31"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="36"/>
+      <c r="G16" s="36"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
-      <c r="J16" s="31"/>
+      <c r="J16" s="39"/>
       <c r="K16" s="5"/>
     </row>
-    <row r="17" spans="1:11" ht="98.45" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="D17" s="32" t="s">
+    <row r="17" spans="1:11" ht="98.45" customHeight="1">
+      <c r="B17" s="31"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="E17" s="32" t="s">
+      <c r="E17" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="F17" s="35" t="s">
+      <c r="F17" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="G17" s="35" t="s">
+      <c r="G17" s="34" t="s">
         <v>41</v>
       </c>
       <c r="H17" s="14" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="J17" s="32" t="s">
+      <c r="J17" s="40" t="s">
         <v>44</v>
       </c>
       <c r="K17" s="5"/>
     </row>
-    <row r="18" spans="1:11" ht="108" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G18" s="36"/>
+    <row r="18" spans="1:11" ht="108" customHeight="1">
+      <c r="B18" s="31"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="35"/>
+      <c r="G18" s="35"/>
       <c r="H18" s="14" t="s">
         <v>45</v>
       </c>
       <c r="I18" s="27"/>
-      <c r="J18" s="33"/>
+      <c r="J18" s="41"/>
       <c r="K18" s="5"/>
     </row>
-    <row r="19" spans="1:11" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G19" s="36"/>
+    <row r="19" spans="1:11" ht="108.6" customHeight="1">
+      <c r="B19" s="31"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="35"/>
+      <c r="G19" s="35"/>
       <c r="H19" s="14" t="s">
         <v>46</v>
       </c>
       <c r="I19" s="28"/>
-      <c r="J19" s="34"/>
+      <c r="J19" s="42"/>
       <c r="K19" s="5"/>
     </row>
-    <row r="20" spans="1:11" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="D20" s="32" t="s">
+    <row r="20" spans="1:11" ht="79.150000000000006" customHeight="1">
+      <c r="B20" s="31"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="E20" s="32" t="s">
+      <c r="E20" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="F20" s="35" t="s">
+      <c r="F20" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="G20" s="35" t="s">
+      <c r="G20" s="34" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="14" t="s">
         <v>51</v>
       </c>
       <c r="I20" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="J20" s="32" t="s">
+      <c r="J20" s="40" t="s">
         <v>53</v>
       </c>
       <c r="K20" s="5"/>
     </row>
-    <row r="21" spans="1:11" ht="85.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11" ht="85.9" customHeight="1">
       <c r="B21" s="9"/>
-      <c r="C21" s="33"/>
-[...3 lines deleted...]
-      <c r="G21" s="36"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="35"/>
       <c r="H21" s="14" t="s">
         <v>54</v>
       </c>
       <c r="I21" s="27"/>
-      <c r="J21" s="33"/>
+      <c r="J21" s="41"/>
       <c r="K21" s="5"/>
     </row>
-    <row r="22" spans="1:11" ht="118.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11" ht="118.15" customHeight="1">
       <c r="B22" s="9"/>
-      <c r="C22" s="34"/>
-[...3 lines deleted...]
-      <c r="G22" s="36"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="35"/>
       <c r="H22" s="14" t="s">
         <v>55</v>
       </c>
       <c r="I22" s="28"/>
-      <c r="J22" s="34"/>
+      <c r="J22" s="42"/>
       <c r="K22" s="5"/>
     </row>
-    <row r="23" spans="1:11" ht="118.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:11" ht="118.15" customHeight="1">
       <c r="B23" s="9"/>
       <c r="C23" s="25"/>
       <c r="D23" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E23" s="25" t="s">
         <v>57</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>58</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>58</v>
       </c>
       <c r="H23" s="14" t="s">
         <v>59</v>
       </c>
       <c r="I23" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J23" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K23" s="5"/>
     </row>
-    <row r="24" spans="1:11" ht="123.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11" ht="123.6" customHeight="1">
       <c r="B24" s="9"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>63</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>64</v>
       </c>
       <c r="H24" s="14" t="s">
         <v>59</v>
       </c>
       <c r="I24" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J24" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K24" s="5"/>
     </row>
-    <row r="25" spans="1:11" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:11" ht="87.75" customHeight="1">
       <c r="B25" s="9"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>67</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>68</v>
       </c>
       <c r="H25" s="14" t="s">
         <v>69</v>
       </c>
       <c r="I25" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J25" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K25" s="5"/>
     </row>
-    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="38" t="s">
+    <row r="26" spans="1:11" ht="21" customHeight="1">
+      <c r="B26" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="C26" s="39"/>
-[...9 lines deleted...]
-    <row r="27" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+    </row>
+    <row r="27" spans="1:11" ht="30" customHeight="1">
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J27" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K27" s="5"/>
     </row>
-    <row r="28" spans="1:11" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" ht="90" customHeight="1">
       <c r="A28" s="4"/>
       <c r="B28" s="9"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>74</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K28" s="5"/>
     </row>
-    <row r="29" spans="1:11" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:11" ht="80.25" customHeight="1">
       <c r="A29" s="4"/>
       <c r="B29" s="9"/>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>79</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>80</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>80</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>81</v>
       </c>
       <c r="I29" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J29" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K29" s="5"/>
     </row>
-    <row r="30" spans="1:11" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:11" ht="73.5" customHeight="1">
       <c r="A30" s="4"/>
       <c r="B30" s="9"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>83</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>84</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>84</v>
       </c>
       <c r="H30" s="14" t="s">
         <v>85</v>
       </c>
       <c r="I30" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J30" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K30" s="5"/>
     </row>
-    <row r="31" spans="1:11" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:11" ht="73.5" customHeight="1">
       <c r="A31" s="4"/>
       <c r="B31" s="9"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>87</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>88</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>88</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>60</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J31" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K31" s="5"/>
     </row>
-    <row r="32" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="38" t="s">
+    <row r="32" spans="1:11" ht="21" customHeight="1">
+      <c r="B32" s="29" t="s">
         <v>89</v>
       </c>
-      <c r="C32" s="39"/>
-[...9 lines deleted...]
-    <row r="33" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="30"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="30"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="30"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="30"/>
+      <c r="J32" s="30"/>
+      <c r="K32" s="30"/>
+    </row>
+    <row r="33" spans="2:11" ht="30" customHeight="1">
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>71</v>
       </c>
       <c r="I33" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K33" s="5"/>
     </row>
-    <row r="34" spans="2:11" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:11" ht="111.75" customHeight="1">
       <c r="B34" s="9"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>91</v>
       </c>
       <c r="F34" s="21" t="s">
         <v>92</v>
       </c>
       <c r="G34" s="22" t="s">
         <v>93</v>
       </c>
       <c r="H34" s="14" t="s">
         <v>94</v>
       </c>
       <c r="I34" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J34" s="8" t="s">
         <v>95</v>
       </c>
       <c r="K34" s="5"/>
     </row>
-    <row r="35" spans="2:11" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:11" ht="114" customHeight="1">
       <c r="B35" s="9"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>97</v>
       </c>
       <c r="F35" s="21" t="s">
         <v>98</v>
       </c>
       <c r="G35" s="22" t="s">
         <v>99</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>94</v>
       </c>
       <c r="I35" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J35" s="8" t="s">
         <v>100</v>
       </c>
       <c r="K35" s="5"/>
     </row>
-    <row r="36" spans="2:11" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:11" ht="107.25" customHeight="1">
       <c r="B36" s="9"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="21" t="s">
         <v>103</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>104</v>
       </c>
       <c r="H36" s="14" t="s">
         <v>94</v>
       </c>
       <c r="I36" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J36" s="8" t="s">
         <v>105</v>
       </c>
       <c r="K36" s="5"/>
     </row>
-    <row r="37" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:11" ht="96.75" customHeight="1">
       <c r="B37" s="9"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>107</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>108</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>109</v>
       </c>
       <c r="H37" s="14" t="s">
         <v>110</v>
       </c>
       <c r="I37" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J37" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K37" s="5"/>
     </row>
-    <row r="38" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:11" ht="96.75" customHeight="1">
       <c r="B38" s="9"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>111</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>112</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>113</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>114</v>
       </c>
       <c r="H38" s="14" t="s">
         <v>110</v>
       </c>
       <c r="I38" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J38" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K38" s="5"/>
     </row>
-    <row r="39" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:11" ht="96.75" customHeight="1">
       <c r="B39" s="9"/>
       <c r="C39" s="8" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>116</v>
       </c>
       <c r="F39" s="12" t="s">
         <v>117</v>
       </c>
       <c r="G39" s="12" t="s">
         <v>118</v>
       </c>
       <c r="H39" s="14" t="s">
         <v>110</v>
       </c>
       <c r="I39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K39" s="5"/>
     </row>
-    <row r="40" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:11" ht="96.75" customHeight="1">
       <c r="B40" s="9"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>120</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>121</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>122</v>
       </c>
       <c r="H40" s="14" t="s">
         <v>110</v>
       </c>
       <c r="I40" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J40" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K40" s="5"/>
     </row>
-    <row r="41" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:11" ht="96.75" customHeight="1">
       <c r="B41" s="9"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>123</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>124</v>
       </c>
       <c r="F41" s="12" t="s">
         <v>125</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>126</v>
       </c>
       <c r="H41" s="14" t="s">
         <v>110</v>
       </c>
       <c r="I41" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J41" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K41" s="5"/>
     </row>
-    <row r="42" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:11" ht="96.75" customHeight="1">
       <c r="B42" s="9"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>129</v>
       </c>
       <c r="G42" s="12" t="s">
         <v>130</v>
       </c>
       <c r="H42" s="14" t="s">
         <v>110</v>
       </c>
       <c r="I42" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J42" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K42" s="5"/>
     </row>
-    <row r="43" spans="2:11" ht="155.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:11" ht="155.25" customHeight="1">
       <c r="B43" s="9"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>132</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>133</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>134</v>
       </c>
       <c r="H43" s="14" t="s">
         <v>135</v>
       </c>
       <c r="I43" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J43" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K43" s="5"/>
     </row>
-    <row r="44" spans="2:11" ht="153.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:11" ht="153.75" customHeight="1">
       <c r="B44" s="9"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>137</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>138</v>
       </c>
       <c r="G44" s="12" t="s">
         <v>139</v>
       </c>
       <c r="H44" s="14" t="s">
         <v>135</v>
       </c>
       <c r="I44" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J44" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K44" s="5"/>
     </row>
-    <row r="45" spans="2:11" ht="153.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:11" ht="153.75" customHeight="1">
       <c r="B45" s="9"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>141</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>142</v>
       </c>
       <c r="G45" s="12" t="s">
         <v>143</v>
       </c>
       <c r="H45" s="14" t="s">
         <v>135</v>
       </c>
       <c r="I45" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J45" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K45" s="5"/>
     </row>
-    <row r="46" spans="2:11" ht="141" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:11" ht="141" customHeight="1">
       <c r="B46" s="9"/>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>144</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>145</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>146</v>
       </c>
       <c r="G46" s="12" t="s">
         <v>147</v>
       </c>
       <c r="H46" s="14" t="s">
         <v>135</v>
       </c>
       <c r="I46" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J46" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K46" s="5"/>
     </row>
-    <row r="47" spans="2:11" ht="120.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:11" ht="120.75" customHeight="1">
       <c r="B47" s="9"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>148</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>149</v>
       </c>
       <c r="F47" s="12" t="s">
         <v>150</v>
       </c>
       <c r="G47" s="12" t="s">
         <v>151</v>
       </c>
       <c r="H47" s="14" t="s">
         <v>135</v>
       </c>
       <c r="I47" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J47" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K47" s="5"/>
     </row>
-    <row r="48" spans="2:11" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:11" ht="126.75" customHeight="1">
       <c r="B48" s="9"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
         <v>152</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>153</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>154</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>155</v>
       </c>
       <c r="H48" s="14" t="s">
         <v>135</v>
       </c>
       <c r="I48" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J48" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K48" s="5"/>
     </row>
-    <row r="49" spans="1:12" s="15" customFormat="1" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:12" s="15" customFormat="1" ht="126.75" customHeight="1">
       <c r="A49" s="16"/>
       <c r="B49" s="9"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>157</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>158</v>
       </c>
       <c r="G49" s="12" t="s">
         <v>159</v>
       </c>
       <c r="H49" s="18" t="s">
         <v>160</v>
       </c>
       <c r="I49" s="17" t="s">
         <v>60</v>
       </c>
       <c r="J49" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K49" s="5"/>
       <c r="L49" s="16"/>
     </row>
-    <row r="50" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:12" ht="126.75" customHeight="1">
       <c r="B50" s="9"/>
       <c r="C50" s="19"/>
       <c r="D50" s="8" t="s">
         <v>161</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>162</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>163</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>164</v>
       </c>
       <c r="H50" s="18" t="s">
         <v>160</v>
       </c>
       <c r="I50" s="19" t="s">
         <v>60</v>
       </c>
       <c r="J50" s="19" t="s">
         <v>60</v>
       </c>
       <c r="K50" s="5"/>
     </row>
-    <row r="51" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:12" ht="126.75" customHeight="1">
       <c r="B51" s="9"/>
       <c r="C51" s="19"/>
       <c r="D51" s="8" t="s">
         <v>165</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>166</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>167</v>
       </c>
       <c r="G51" s="12" t="s">
         <v>168</v>
       </c>
       <c r="H51" s="18" t="s">
         <v>160</v>
       </c>
       <c r="I51" s="19" t="s">
         <v>60</v>
       </c>
       <c r="J51" s="19" t="s">
         <v>60</v>
       </c>
       <c r="K51" s="5"/>
     </row>
-    <row r="52" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:12" ht="126.75" customHeight="1">
       <c r="B52" s="9"/>
       <c r="C52" s="19"/>
       <c r="D52" s="8" t="s">
         <v>169</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>170</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>171</v>
       </c>
       <c r="G52" s="12" t="s">
         <v>172</v>
       </c>
       <c r="H52" s="18" t="s">
         <v>160</v>
       </c>
       <c r="I52" s="19" t="s">
         <v>60</v>
       </c>
       <c r="J52" s="19" t="s">
         <v>60</v>
       </c>
       <c r="K52" s="5"/>
     </row>
-    <row r="53" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="38" t="s">
+    <row r="53" spans="1:12" ht="21" customHeight="1">
+      <c r="B53" s="29" t="s">
         <v>173</v>
       </c>
-      <c r="C53" s="39"/>
-[...9 lines deleted...]
-    <row r="54" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C53" s="30"/>
+      <c r="D53" s="30"/>
+      <c r="E53" s="30"/>
+      <c r="F53" s="30"/>
+      <c r="G53" s="30"/>
+      <c r="H53" s="30"/>
+      <c r="I53" s="30"/>
+      <c r="J53" s="30"/>
+      <c r="K53" s="30"/>
+    </row>
+    <row r="54" spans="1:12" ht="30" customHeight="1">
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E54" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>71</v>
       </c>
       <c r="I54" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J54" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K54" s="5"/>
     </row>
-    <row r="55" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:12" ht="126.75" customHeight="1">
       <c r="B55" s="9"/>
       <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>174</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>175</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>176</v>
       </c>
       <c r="G55" s="12" t="s">
         <v>177</v>
       </c>
       <c r="H55" s="14" t="s">
         <v>178</v>
       </c>
       <c r="I55" s="14" t="s">
         <v>179</v>
       </c>
       <c r="J55" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K55" s="5"/>
     </row>
-    <row r="56" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:12" ht="126.75" customHeight="1">
       <c r="B56" s="9"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8" t="s">
         <v>180</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>181</v>
       </c>
       <c r="F56" s="22" t="s">
         <v>182</v>
       </c>
       <c r="G56" s="24" t="s">
         <v>183</v>
       </c>
       <c r="H56" s="14" t="s">
         <v>178</v>
       </c>
       <c r="I56" s="14" t="s">
         <v>179</v>
       </c>
       <c r="J56" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K56" s="5"/>
     </row>
-    <row r="57" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:12" ht="126.75" customHeight="1">
       <c r="B57" s="9"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8" t="s">
         <v>184</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>185</v>
       </c>
       <c r="F57" s="22" t="s">
         <v>186</v>
       </c>
       <c r="G57" s="24" t="s">
         <v>187</v>
       </c>
       <c r="H57" s="14" t="s">
         <v>178</v>
       </c>
       <c r="I57" s="14" t="s">
         <v>179</v>
       </c>
       <c r="J57" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K57" s="5"/>
     </row>
-    <row r="58" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:12" ht="126.75" customHeight="1">
       <c r="B58" s="9"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8" t="s">
         <v>188</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>189</v>
       </c>
       <c r="F58" s="22" t="s">
         <v>190</v>
       </c>
       <c r="G58" s="24" t="s">
         <v>191</v>
       </c>
       <c r="H58" s="14" t="s">
         <v>178</v>
       </c>
       <c r="I58" s="14" t="s">
         <v>179</v>
       </c>
       <c r="J58" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K58" s="5"/>
     </row>
-    <row r="59" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:12" ht="126.75" customHeight="1">
       <c r="B59" s="9"/>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="F59" s="22" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="G59" s="24" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="H59" s="14" t="s">
         <v>178</v>
       </c>
       <c r="I59" s="14" t="s">
         <v>179</v>
       </c>
       <c r="J59" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K59" s="5"/>
     </row>
-    <row r="60" spans="1:12" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:12" ht="105" customHeight="1">
       <c r="B60" s="9"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F60" s="12" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="G60" s="20" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="H60" s="14" t="s">
         <v>178</v>
       </c>
       <c r="I60" s="14" t="s">
         <v>179</v>
       </c>
       <c r="J60" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K60" s="5"/>
     </row>
-    <row r="61" spans="1:12" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:12" ht="16.899999999999999" customHeight="1">
       <c r="A61" s="4"/>
       <c r="B61" s="9"/>
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="8"/>
       <c r="F61" s="12"/>
       <c r="G61" s="12"/>
       <c r="H61" s="14"/>
       <c r="I61" s="8"/>
       <c r="J61" s="8"/>
       <c r="K61" s="5"/>
     </row>
-    <row r="62" spans="1:12" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:12" ht="16.899999999999999" customHeight="1">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
     </row>
-    <row r="63" spans="1:12" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:12" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A63" s="4"/>
     </row>
-    <row r="64" spans="1:12" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:12" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A64" s="4"/>
     </row>
-    <row r="65" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A65" s="4"/>
     </row>
-    <row r="66" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A66" s="4"/>
     </row>
-    <row r="67" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A67" s="4"/>
     </row>
-    <row r="68" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A68" s="4"/>
     </row>
-    <row r="69" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A69" s="4"/>
     </row>
-    <row r="70" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A70" s="4"/>
     </row>
-    <row r="71" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A71" s="4"/>
     </row>
-    <row r="72" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A72" s="4"/>
     </row>
-    <row r="73" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A73" s="4"/>
     </row>
-    <row r="74" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A74" s="4"/>
     </row>
-    <row r="75" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A75" s="4"/>
     </row>
-    <row r="76" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A76" s="4"/>
     </row>
-    <row r="77" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A77" s="4"/>
     </row>
-    <row r="78" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A78" s="4"/>
     </row>
-    <row r="79" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A79" s="4"/>
     </row>
-    <row r="80" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A80" s="4"/>
     </row>
-    <row r="81" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A81" s="4"/>
     </row>
-    <row r="82" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A82" s="4"/>
     </row>
-    <row r="83" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A83" s="4"/>
     </row>
-    <row r="84" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A84" s="4"/>
     </row>
-    <row r="85" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A85" s="4"/>
     </row>
-    <row r="86" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A86" s="4"/>
     </row>
-    <row r="87" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A87" s="4"/>
     </row>
-    <row r="88" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A88" s="4"/>
     </row>
-    <row r="89" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A89" s="4"/>
     </row>
-    <row r="90" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A90" s="4"/>
     </row>
-    <row r="91" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A91" s="4"/>
     </row>
-    <row r="92" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A92" s="4"/>
     </row>
-    <row r="93" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A93" s="4"/>
     </row>
-    <row r="94" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A94" s="4"/>
     </row>
-    <row r="95" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A95" s="4"/>
     </row>
-    <row r="96" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A96" s="4"/>
     </row>
-    <row r="97" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A97" s="4"/>
     </row>
-    <row r="98" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A98" s="4"/>
     </row>
-    <row r="99" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A99" s="4"/>
     </row>
-    <row r="100" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A100" s="4"/>
     </row>
-    <row r="101" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A101" s="4"/>
     </row>
-    <row r="102" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A102" s="4"/>
     </row>
-    <row r="103" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A103" s="4"/>
     </row>
-    <row r="104" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A104" s="4"/>
     </row>
-    <row r="105" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A105" s="4"/>
     </row>
-    <row r="106" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A106" s="4"/>
     </row>
-    <row r="107" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A107" s="4"/>
     </row>
-    <row r="108" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A108" s="4"/>
     </row>
-    <row r="109" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A109" s="4"/>
     </row>
-    <row r="110" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A110" s="4"/>
     </row>
-    <row r="111" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A111" s="4"/>
     </row>
-    <row r="112" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A112" s="4"/>
     </row>
-    <row r="113" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A113" s="4"/>
     </row>
-    <row r="114" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A114" s="4"/>
     </row>
-    <row r="115" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A115" s="4"/>
     </row>
-    <row r="116" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A116" s="4"/>
       <c r="D116" s="2"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="J116" s="3"/>
     </row>
-    <row r="117" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A117" s="4"/>
     </row>
-    <row r="118" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A118" s="4"/>
     </row>
-    <row r="119" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A119" s="4"/>
     </row>
-    <row r="120" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A120" s="4"/>
     </row>
-    <row r="121" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A121" s="4"/>
     </row>
-    <row r="122" spans="1:10" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:10" ht="24" hidden="1" customHeight="1">
       <c r="A122" s="4"/>
     </row>
-    <row r="123" spans="1:10" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-    <row r="129" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="123" spans="1:10"/>
+    <row r="124" spans="1:10"/>
+    <row r="125" spans="1:10"/>
+    <row r="126" spans="1:10"/>
+    <row r="127" spans="1:10"/>
+    <row r="128" spans="1:10"/>
+    <row r="129" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="42">
+    <mergeCell ref="I5:I8"/>
+    <mergeCell ref="J5:J8"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="D9:D12"/>
+    <mergeCell ref="E9:E12"/>
+    <mergeCell ref="F9:F12"/>
+    <mergeCell ref="G9:G12"/>
+    <mergeCell ref="I9:I12"/>
+    <mergeCell ref="J9:J12"/>
+    <mergeCell ref="C5:C8"/>
+    <mergeCell ref="D5:D8"/>
+    <mergeCell ref="E5:E8"/>
+    <mergeCell ref="F5:F8"/>
+    <mergeCell ref="G5:G8"/>
+    <mergeCell ref="J20:J22"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="J17:J19"/>
+    <mergeCell ref="I17:I19"/>
+    <mergeCell ref="G17:G19"/>
+    <mergeCell ref="F17:F19"/>
+    <mergeCell ref="E17:E19"/>
+    <mergeCell ref="I20:I22"/>
+    <mergeCell ref="G20:G22"/>
+    <mergeCell ref="F20:F22"/>
+    <mergeCell ref="E20:E22"/>
+    <mergeCell ref="D20:D22"/>
     <mergeCell ref="H14:H16"/>
     <mergeCell ref="B53:K53"/>
     <mergeCell ref="B13:B20"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="B32:K32"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B26:K26"/>
     <mergeCell ref="F13:F16"/>
     <mergeCell ref="G13:G16"/>
     <mergeCell ref="I13:I16"/>
     <mergeCell ref="J13:J16"/>
     <mergeCell ref="E13:E16"/>
     <mergeCell ref="D17:D19"/>
     <mergeCell ref="C17:C19"/>
     <mergeCell ref="D13:D16"/>
     <mergeCell ref="C13:C16"/>
-    <mergeCell ref="J20:J22"/>
-[...24 lines deleted...]
-    <mergeCell ref="G5:G8"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 2000 characters long." promptTitle="Text" prompt="Maximum Length: 2000 characters." sqref="F34:G52 F28:G31 F13:G13 F17:G17 F20:G20 F5:G5 F9:G9 F23:G25 F55:G61" xr:uid="{2FA6B964-D986-4DF7-BAA8-382838D5D59B}">
       <formula1>2000</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 100 characters long." promptTitle="Text (required)" prompt="Maximum Length: 100 characters." sqref="E50:E52" xr:uid="{29D84DF6-2FE2-4F7E-B8C6-ECD6570CD377}">
       <formula1>100</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="I20" r:id="rId1" display="Check this folder for HMP400W technical specifications" xr:uid="{26209B4A-043C-4E1D-B93D-3F4F4A7B1740}"/>
     <hyperlink ref="H28" r:id="rId2" display="Check this folder for power supply images" xr:uid="{11F9BD4C-06FC-4BA1-804D-9147A68DDF13}"/>
     <hyperlink ref="H49" r:id="rId3" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{5A6E85A8-6857-4AA2-90BC-F875A936973E}"/>
     <hyperlink ref="H43" r:id="rId4" display="Check this folder for DSOS-related images." xr:uid="{7B6D429C-48C4-48F0-AD31-FCB3BF5F29FD}"/>
     <hyperlink ref="H37" r:id="rId5" display="Check this folder for Elementi Update Plan images." xr:uid="{1AC2DD7C-6039-499E-8417-E0E6AB4850E7}"/>
     <hyperlink ref="H34" r:id="rId6" display="Check this folder for Elementi images." xr:uid="{5EAD45F5-007B-4FFF-9202-02E0930FB6C7}"/>
     <hyperlink ref="H29" r:id="rId7" display="Check this folder for cable image" xr:uid="{ACE6274F-C788-49A8-81FF-417E3209DEC2}"/>
     <hyperlink ref="H13" r:id="rId8" xr:uid="{071CCD10-B415-4391-A1C6-167A66E0F1CD}"/>
     <hyperlink ref="H24" r:id="rId9" display="Check this folder for warranty image." xr:uid="{98C4F430-73EE-4E59-BC77-1095100B9C56}"/>
     <hyperlink ref="H14" r:id="rId10" display="Click here for iBX410 images" xr:uid="{81329DE9-C2D2-4208-8FEE-591E29A9BD49}"/>
     <hyperlink ref="I17" r:id="rId11" display="Check this folder for HMP400W technical specifications" xr:uid="{8A87C9F7-284D-4C1E-BBCB-5F5CBCC9A6F0}"/>
     <hyperlink ref="I13:I16" r:id="rId12" display="iBX410W technical specifications" xr:uid="{06236E33-EC44-4D8E-9F88-0B94A441D01A}"/>
     <hyperlink ref="H17" r:id="rId13" xr:uid="{3FE78207-4DEA-479A-9634-A99191FD2A23}"/>
     <hyperlink ref="H19" r:id="rId14" xr:uid="{FABDA209-FD1C-472A-9E3C-9C3F1B1BE4DA}"/>
@@ -5007,125 +5003,125 @@
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId56"/>
   <drawing r:id="rId57"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002DC48F20D6789B4883B9B16C704719FA" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ffd63ce0a7b25e305b1baef417825bd5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="80be8bc2-2dd2-4778-a2bd-887f1523b063" xmlns:ns3="c313f6ba-59b7-4500-a26a-414d5d09073f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6bd7156cf5501b79dc3f049fb7ba42fa" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002DC48F20D6789B4883B9B16C704719FA" ma:contentTypeVersion="21" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="51d262f42e5a50c11b925b770853a990">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="80be8bc2-2dd2-4778-a2bd-887f1523b063" xmlns:ns3="c313f6ba-59b7-4500-a26a-414d5d09073f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab8672d6eb56dfc234f5b7f030d4903a" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="80be8bc2-2dd2-4778-a2bd-887f1523b063"/>
     <xsd:import namespace="c313f6ba-59b7-4500-a26a-414d5d09073f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Propriétés de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Action d’interface utilisateur de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="80be8bc2-2dd2-4778-a2bd-887f1523b063" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Partagé avec" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Partagé avec détails" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{87fdace5-6d39-4c55-b249-79da2b117be0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="80be8bc2-2dd2-4778-a2bd-887f1523b063">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c313f6ba-59b7-4500-a26a-414d5d09073f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -5162,84 +5158,84 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2f2cfe87-d3b6-4286-bc60-0ccf157bfecb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2f2cfe87-d3b6-4286-bc60-0ccf157bfecb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -5285,162 +5281,118 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...10 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="80be8bc2-2dd2-4778-a2bd-887f1523b063">
       <UserInfo>
         <DisplayName>Romain Marchand</DisplayName>
         <AccountId>191</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Yulia Goumoens</DisplayName>
         <AccountId>101</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Nicolas Meyer</DisplayName>
         <AccountId>24</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Elisa Mateus Nunes</DisplayName>
         <AccountId>643</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="80be8bc2-2dd2-4778-a2bd-887f1523b063" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c313f6ba-59b7-4500-a26a-414d5d09073f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < W o r k b o o k S t a t e   x m l n s : i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / P o w e r B I A d d I n " > < L a s t P r o v i d e d R a n g e N a m e I d > 0 < / L a s t P r o v i d e d R a n g e N a m e I d > < L a s t U s e d G r o u p O b j e c t I d > < / L a s t U s e d G r o u p O b j e c t I d > < T i l e s L i s t > < T i l e s / > < / T i l e s L i s t > < / W o r k b o o k S t a t e > 
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F18B97FB-3BE1-417F-94C0-91D9C2D49A30}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F311E7A-808E-4D2D-8304-BC507EE369F9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B159B384-6B34-4BBE-BFF8-DBB7EB33C85D}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D80AC49F-603C-4A13-B4AF-79C9EB2BAFAD}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037E19E2-3207-4A26-A350-924D82A473CA}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037E19E2-3207-4A26-A350-924D82A473CA}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D80AC49F-603C-4A13-B4AF-79C9EB2BAFAD}">
-[...7 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B159B384-6B34-4BBE-BFF8-DBB7EB33C85D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...24 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>SpinetiX</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SpinetiX Sell-Out Report</dc:title>
   <dc:subject>SpinetiX Sell-Out Report</dc:subject>
   <dc:creator>Serge.Konter@spinetix.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002DC48F20D6789B4883B9B16C704719FA</vt:lpwstr>
   </property>