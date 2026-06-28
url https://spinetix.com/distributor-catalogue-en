--- v2 (2026-05-12)
+++ v3 (2026-06-28)
@@ -11,116 +11,116 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29704"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30215"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://spinetix.sharepoint.com/sites/marketingchannelmanagementgroup/Documents partages/CHANNEL/10 - SpinetiX Partner Web Kit/2. Catalogue Pages with Product Descriptions/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://spinetix.sharepoint.com/sites/marketingchannelmanagementgroup/Documents partages/CHANNEL/10 - SpinetiX Partner Web Kit/2. Catalogue Pages with Product Descriptions/WORKING DOCUMENTS/June 2026 - With iBX Power Delivery Units in Yellow/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="42" documentId="8_{E3566AD5-1EED-43E9-BE5E-6EEA04DA9040}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{10F762FD-72A3-49D5-A188-2C9CAF4E4038}"/>
+  <xr:revisionPtr revIDLastSave="56" documentId="8_{B8B9A92E-FA7D-4A85-A269-5CE0276B660C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{156ED0CB-E186-4806-B25F-DE98D0950349}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-225" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Product details" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Product details'!$1:$2</definedName>
     <definedName name="t_POW_Options" localSheetId="0">[1]!PowerOptions[Power Options]</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Product details'!$A$1:$A$125</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Product details'!$A$1:$A$127</definedName>
   </definedNames>
   <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="307" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="206">
   <si>
     <t xml:space="preserve"> SpinetiX PORTFOLIO</t>
   </si>
   <si>
     <t>PLAYERS</t>
   </si>
   <si>
     <t>PRODUCT IMAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>SPINETIX SKU</t>
   </si>
   <si>
     <t>LONG DESCRIPTION</t>
   </si>
   <si>
     <t>SHORT DESCRIPTION</t>
   </si>
   <si>
     <t>DOWNLOAD MEDIA</t>
   </si>
   <si>
@@ -382,50 +382,68 @@
   </si>
   <si>
     <t>Service to extend the hardware warranty from 3 to 5 years for 1 SpinetiX iBX410 or ibX410W player.</t>
   </si>
   <si>
     <t>5-Year Hardware Warranty 
 Extension Service - HMP400 and HMP400W</t>
   </si>
   <si>
     <t>SX-WTY-HMP400</t>
   </si>
   <si>
     <t>Service to extend the hardware warranty from 3 to 5 years for 1 SpinetiX HMP400 and HMP400W player.</t>
   </si>
   <si>
     <t>Service to extend the hardware warranty from 3 to 5 years for 1 SpinetiX HMP400 or HMP400W player.</t>
   </si>
   <si>
     <t>Click here for warranty extension image</t>
   </si>
   <si>
     <t>ACCESSORIES</t>
   </si>
   <si>
     <t>MEDIA</t>
+  </si>
+  <si>
+    <t>iBX440 Power Delivery Unit</t>
+  </si>
+  <si>
+    <t>SX-HW-PDU-IBX440</t>
+  </si>
+  <si>
+    <t>1 Power Delivery Unit tailored to the iBX440 specifically selected by SpinetiX for optimal robustness and durability. 12V DC, 84W, power connector is lockable.</t>
+  </si>
+  <si>
+    <t>iBX410/410W Power Delivery Unit</t>
+  </si>
+  <si>
+    <t>SX-HW-PDU-IBX410</t>
+  </si>
+  <si>
+    <t>1 Power Delivery Unit tailored to the iBX410 or iBX410W specifically selected by SpinetiX for optimal robustness and durability. 12V DC, 60W, power connector is lockable.</t>
   </si>
   <si>
     <t>HMP400/400W Power Delivery Unit</t>
   </si>
   <si>
     <t>SX-HW-PD30</t>
   </si>
   <si>
     <t xml:space="preserve">1 Power Delivery Unit tailored to the HMP400 or HMP400W specifically selected by SpinetiX for optimal robustness and durability. US and EU power adapters included. The HMP400 series signage player can take PoE (Power over Ethernet) but you can also power your player with this high-quality dedicated external USB-C power supply. </t>
   </si>
   <si>
     <t xml:space="preserve">1 Power Delivery Unit tailored to the HMP400 or HMP400W specifically selected by SpinetiX for optimal robustness and durability. US and EU power adapters included. </t>
   </si>
   <si>
     <t>Click here for power delivery unit images</t>
   </si>
   <si>
     <t>7629999180062</t>
   </si>
   <si>
     <t>HMP400/400W USB-C Audio Cable</t>
   </si>
   <si>
     <t>SX-HW-UCAUD</t>
   </si>
@@ -1027,51 +1045,51 @@
       <right style="hair">
         <color rgb="FF0070C0"/>
       </right>
       <top/>
       <bottom style="hair">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF0070C0"/>
       </left>
       <right style="hair">
         <color rgb="FF0070C0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1145,50 +1163,56 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFD966"/>
       <color rgb="FF65D7FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1239,1250 +1263,1196 @@
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="737795" y="13527903"/>
           <a:ext cx="1564770" cy="1172215"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>522364</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>212799</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1598543</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>1298291</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3885F74-D465-477F-B2F0-8361E4D97F92}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1209821" y="17689103"/>
           <a:ext cx="1076179" cy="1085492"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>490166</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>172029</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1603848</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>1298465</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103A7E93-B9B1-4521-9020-180B2385EF93}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1177623" y="19064659"/>
           <a:ext cx="1117492" cy="1128341"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>481665</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>99392</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1598543</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>1238591</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8A08DC2-4E38-4179-9880-535AB63ECEBC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1169122" y="20441479"/>
           <a:ext cx="1116878" cy="1125864"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>502522</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>22413</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1507938</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>987388</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFC54D12-ECCC-4617-B80E-301AC7CA8533}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1186081" y="8101854"/>
           <a:ext cx="999066" cy="963705"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>439880</xdr:colOff>
-[...52 lines deleted...]
-      <xdr:col>2</xdr:col>
       <xdr:colOff>472299</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>60937</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1620161</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>1184140</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC28F30B-8B72-4BF6-8AF0-A5C6F4A01AC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1159756" y="21761372"/>
           <a:ext cx="1134527" cy="1128918"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>463825</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>44146</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1619781</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1184413</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1C6CE2-F068-45BF-8D25-98004CB8FD88}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1151282" y="22970407"/>
           <a:ext cx="1148336" cy="1140267"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>433108</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>50126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1580735</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1216195</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Picture 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B7314B3-C23C-4FC3-AA8A-F393656AF2AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1120565" y="25428039"/>
           <a:ext cx="1157152" cy="1162259"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>437777</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>49397</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1580950</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>1203365</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="Picture 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9DE8B36-448D-438A-9A02-FF3CC2FCA0BE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1141162" y="21927589"/>
           <a:ext cx="1152698" cy="1140633"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>437697</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>7511</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1617345</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1733</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Picture 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD633B5C-CBE1-41B8-8E5F-9F182F0CFBA5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1123497" y="29563586"/>
           <a:ext cx="1191078" cy="1222947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>319685</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1695449</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>225206</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DE8D99-009A-46D7-A31D-98C9D5DA3C99}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1005485" y="17987010"/>
           <a:ext cx="1370049" cy="1337088"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>453699</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>290167</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1542584</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>1389212</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E994359-EDBA-40E8-A199-5A98C1EE107E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1139499" y="44962417"/>
           <a:ext cx="1096505" cy="1096505"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>435016</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>288260</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1542477</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>1406516</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CF641FE-A318-46F0-A28B-1943E3F7696C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1120816" y="46570235"/>
           <a:ext cx="1111906" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>425491</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>269210</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1541207</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>1393816</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AC1088F-DDA2-4AD8-AB36-D09E64C6C07D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1111291" y="48160910"/>
           <a:ext cx="1111906" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>396916</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>107285</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1504377</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>1219191</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A857938-3D0B-4D00-B179-793BB5C2C01F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1082716" y="49608710"/>
           <a:ext cx="1111906" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457604</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>177607</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1193790" cy="1193790"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9E56D91-42BA-46E1-99E5-EABB70E8E091}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1160989" y="46029492"/>
           <a:ext cx="1193790" cy="1193790"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>440587</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>244381</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1193790" cy="1193790"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103BBBCE-D199-45B3-B249-2E2F66D7047B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1143972" y="44484343"/>
           <a:ext cx="1193790" cy="1193790"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>447260</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>159563</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1202734" cy="1202734"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B654C74-EF7F-4CB1-859D-EA57C27D94C0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1134717" y="45887846"/>
           <a:ext cx="1202734" cy="1202734"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>435170</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>218831</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1193790" cy="1193790"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D7D78B4-B396-4865-B748-1258A13BED1C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1138555" y="42846869"/>
           <a:ext cx="1193790" cy="1193790"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>168543</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1282351" cy="1236785"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81DCCC6C-EFE3-4B89-B022-089D01C4AA50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1068457" y="44290000"/>
           <a:ext cx="1282351" cy="1236785"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>405847</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>153890</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1248255" cy="1222780"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24D07AF7-A4F2-4E85-A20D-8EE90678DB35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1093304" y="42743064"/>
           <a:ext cx="1248255" cy="1222780"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>389235</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>356153</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1277700" cy="1237772"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{536896CE-F3EA-4EAC-9E3F-FEC67CED9C84}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1076692" y="41156283"/>
           <a:ext cx="1277700" cy="1237772"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>427441</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>418441</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1205804" cy="1173905"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Picture 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38706623-B3A2-4866-80D1-FF74367A5C8E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1114898" y="33399789"/>
           <a:ext cx="1205804" cy="1173905"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>443708</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>419589</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1205804" cy="1160178"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Picture 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E24049B-9148-4F61-B06C-3356620CE1A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1131165" y="31446241"/>
           <a:ext cx="1205804" cy="1160178"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>447703</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>411306</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1172927" cy="1160178"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Picture 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13617F5-E0A4-454A-8C86-BA2B315EFCC5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1135160" y="29466697"/>
           <a:ext cx="1172927" cy="1160178"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>274208</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>296372</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1364009" cy="1096596"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50301682-EC20-4C61-8222-E17B2C67B800}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="964771" y="7630622"/>
           <a:ext cx="1364009" cy="1096596"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2491,431 +2461,600 @@
       <xdr:col>2</xdr:col>
       <xdr:colOff>315626</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>687289</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1659976</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>1311501</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF42EF10-91EF-971B-8AE8-4A67330AFD71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1021597" y="14369671"/>
           <a:ext cx="1350065" cy="618497"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>38192</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>622011</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1889219" cy="1030831"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6584114-EDF9-4160-8724-A27B679C18CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="721751" y="2919217"/>
           <a:ext cx="1889219" cy="1030831"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>245911</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>1178091</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1563155" cy="210448"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0D93002-6BB1-4D89-9520-D30906E0DF75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="929470" y="16429297"/>
           <a:ext cx="1563155" cy="210448"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>198935</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>739588</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1865949</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>317559</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB515541-8425-6C40-50B4-67858A8826C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="882494" y="13884088"/>
           <a:ext cx="1667014" cy="855442"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>268943</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>100852</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1665003</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>1466026</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50CF1A86-896F-BA86-7AC2-EBC4E329044A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="952502" y="24955499"/>
           <a:ext cx="1396060" cy="1365174"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>464887</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>85184</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="986083" cy="732518"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B416E35A-218B-4DFD-B079-22FAA02B5A74}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="5400000">
           <a:off x="1275229" y="32802842"/>
           <a:ext cx="732518" cy="986083"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>336176</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>179294</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1587713</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>789340</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E956350-1C68-4C84-9A89-259B7C46D74F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1019735" y="32934088"/>
           <a:ext cx="1251537" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>450073</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1092143" cy="1094048"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD9D08A1-DEF1-4893-82A7-31513C49DFC8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1133632" y="64103810"/>
           <a:ext cx="1092143" cy="1094048"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>481853</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>280147</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1510424</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>1327766</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A6CF058-2D70-8FC9-C9C6-60BCAC6A390D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1165412" y="64164882"/>
           <a:ext cx="1028571" cy="1047619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>336176</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>179294</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1251537" cy="610046"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4605F3C2-D72B-450A-863F-E3C5077524C4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1021976" y="32983394"/>
+          <a:ext cx="1251537" cy="610046"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>439880</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>106636</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1084120" cy="748821"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Picture 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5CD5C14-1746-4CA9-A02F-21F1616FB35C}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{FFC54D12-ECCC-4617-B80E-301AC7CA8533}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="16200000">
+          <a:off x="1293329" y="29647462"/>
+          <a:ext cx="748821" cy="1084120"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1251537" cy="610046"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Picture 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C70D3C9A-F153-40C2-952A-28D0B0BD8A1F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1028700" y="35271075"/>
+          <a:ext cx="1251537" cy="610046"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>336176</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>179294</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1251537" cy="610046"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Picture 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0D9270C-16C2-48BA-9475-5637F5E0617C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1021976" y="36202844"/>
+          <a:ext cx="1251537" cy="610046"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/3-Price%20Lists/2020/SpinetiX_Price_List_2020_v10.1.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../3-Price%20Lists/2020/SpinetiX_Price_List_2020_v10.1.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/3-Price%20Lists/2020/SpinetiX_Price_List_2020_v10.1.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Settings"/>
       <sheetName val="NFU_legacyEMEA"/>
       <sheetName val="400"/>
       <sheetName val="400 Dealer"/>
       <sheetName val="DSOS-ARYA Distrib"/>
       <sheetName val="400-DSOS-ARYA Dealers"/>
       <sheetName val="DSOS_full-Dealer_NFU"/>
       <sheetName val="DSOS_permanent"/>
       <sheetName val="DSOS-Dealers_NFU"/>
       <sheetName val="Licenses"/>
       <sheetName val="Value EMEA"/>
       <sheetName val="Value USA"/>
       <sheetName val="Value CAN"/>
       <sheetName val="Value AU"/>
       <sheetName val="Value Asia"/>
       <sheetName val="Dealer CHF"/>
       <sheetName val="Dealer EUR"/>
       <sheetName val="Dealer USD"/>
       <sheetName val="DiVA "/>
       <sheetName val="Welcome Pack"/>
       <sheetName val="SpinetiX_Price_List_2020_v10.1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
@@ -3286,64 +3425,64 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-ibx440-player-images.zip" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/F_FxcIicqPU" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-audio-cable-images.zip" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-power-delivery-unit-images.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides?csf=1&amp;web=1&amp;e=1ZJUBG" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/CPXPdWx_QEM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx440/specs-en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410/specs-en" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-serial-cable-images.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410w/specs-en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx440" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides?csf=1&amp;web=1&amp;e=1ZJUBG" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/wOo6cQBDt7s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jNjuIpUWRoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JdDPUbVw-lU" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/CPXPdWx_QEM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx440/specs-en" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410/specs-en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-serial-cable-images.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-power-delivery-unit-images.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410w" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410w/specs-en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx440" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/wOo6cQBDt7s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JdDPUbVw-lU" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jNjuIpUWRoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/F_FxcIicqPU" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-ibx440-player-images.zip" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides?csf=1&amp;web=1&amp;e=1ZJUBG" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-audio-cable-images.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides?csf=1&amp;web=1&amp;e=1ZJUBG" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDCA9203-2C9E-42A0-B0F2-51E5597BFEA7}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AR129"/>
+  <dimension ref="A2:AR134"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I59" activeCellId="1" sqref="A3:XFD3 I59"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="C29" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="40.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="51.28515625" style="1" customWidth="1"/>
     <col min="8" max="9" width="18.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="24.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="5" style="1" customWidth="1"/>
     <col min="13" max="44" width="2.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="45" max="16384" width="11.42578125" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:11" ht="30" customHeight="1">
       <c r="B2" s="5"/>
       <c r="C2" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
@@ -3805,924 +3944,972 @@
         <v>3</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J27" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K27" s="5"/>
     </row>
     <row r="28" spans="1:11" ht="90" customHeight="1">
       <c r="A28" s="4"/>
       <c r="B28" s="9"/>
-      <c r="C28" s="8"/>
-      <c r="D28" s="8" t="s">
+      <c r="C28" s="43"/>
+      <c r="D28" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="E28" s="8" t="s">
+      <c r="E28" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="F28" s="12" t="s">
+      <c r="F28" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="G28" s="12" t="s">
-[...9 lines deleted...]
-        <v>77</v>
+      <c r="G28" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="H28" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="I28" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="J28" s="8" t="s">
+        <v>60</v>
       </c>
       <c r="K28" s="5"/>
     </row>
-    <row r="29" spans="1:11" ht="80.25" customHeight="1">
+    <row r="29" spans="1:11" ht="90" customHeight="1">
       <c r="A29" s="4"/>
       <c r="B29" s="9"/>
-      <c r="C29" s="8"/>
-[...15 lines deleted...]
-      <c r="I29" s="8" t="s">
+      <c r="C29" s="43"/>
+      <c r="D29" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="E29" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="G29" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="H29" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="I29" s="43" t="s">
         <v>60</v>
       </c>
       <c r="J29" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K29" s="5"/>
     </row>
-    <row r="30" spans="1:11" ht="73.5" customHeight="1">
+    <row r="30" spans="1:11" ht="90" customHeight="1">
       <c r="A30" s="4"/>
       <c r="B30" s="9"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="H30" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="E30" s="8" t="s">
+      <c r="I30" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J30" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="F30" s="12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K30" s="5"/>
     </row>
-    <row r="31" spans="1:11" ht="73.5" customHeight="1">
+    <row r="31" spans="1:11" ht="80.25" customHeight="1">
       <c r="A31" s="4"/>
       <c r="B31" s="9"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="F31" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="E31" s="8" t="s">
+      <c r="G31" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="H31" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="F31" s="12" t="s">
+      <c r="I31" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J31" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="K31" s="5"/>
+    </row>
+    <row r="32" spans="1:11" ht="73.5" customHeight="1">
+      <c r="A32" s="4"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="G31" s="12" t="s">
-[...14 lines deleted...]
-      <c r="B32" s="29" t="s">
+      <c r="E32" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="C32" s="30"/>
-[...11 lines deleted...]
-      <c r="C33" s="6" t="s">
+      <c r="F32" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="H32" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="I32" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J32" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="K32" s="5"/>
+    </row>
+    <row r="33" spans="1:11" ht="73.5" customHeight="1">
+      <c r="A33" s="4"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="G33" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="H33" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I33" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="K33" s="5"/>
+    </row>
+    <row r="34" spans="1:11" ht="21" customHeight="1">
+      <c r="B34" s="29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="30"/>
+      <c r="D34" s="30"/>
+      <c r="E34" s="30"/>
+      <c r="F34" s="30"/>
+      <c r="G34" s="30"/>
+      <c r="H34" s="30"/>
+      <c r="I34" s="30"/>
+      <c r="J34" s="30"/>
+      <c r="K34" s="30"/>
+    </row>
+    <row r="35" spans="1:11" ht="30" customHeight="1">
+      <c r="B35" s="5"/>
+      <c r="C35" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D33" s="10" t="s">
+      <c r="D35" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="E33" s="11" t="s">
+      <c r="E35" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="F33" s="7" t="s">
+      <c r="F35" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="G33" s="7" t="s">
+      <c r="G35" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H33" s="7" t="s">
+      <c r="H35" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="I33" s="6" t="s">
+      <c r="I35" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J33" s="7" t="s">
+      <c r="J35" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K33" s="5"/>
-[...50 lines deleted...]
-      </c>
       <c r="K35" s="5"/>
     </row>
-    <row r="36" spans="2:11" ht="107.25" customHeight="1">
+    <row r="36" spans="1:11" ht="111.75" customHeight="1">
       <c r="B36" s="9"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="F36" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="G36" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="H36" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="I36" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J36" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="E36" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K36" s="5"/>
     </row>
-    <row r="37" spans="2:11" ht="96.75" customHeight="1">
+    <row r="37" spans="1:11" ht="114" customHeight="1">
       <c r="B37" s="9"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="F37" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="G37" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="H37" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="I37" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J37" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="E37" s="8" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K37" s="5"/>
     </row>
-    <row r="38" spans="2:11" ht="96.75" customHeight="1">
+    <row r="38" spans="1:11" ht="107.25" customHeight="1">
       <c r="B38" s="9"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="F38" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="G38" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="H38" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="I38" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J38" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="E38" s="8" t="s">
+      <c r="K38" s="5"/>
+    </row>
+    <row r="39" spans="1:11" ht="96.75" customHeight="1">
+      <c r="B39" s="9"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="F38" s="12" t="s">
+      <c r="E39" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="G38" s="12" t="s">
+      <c r="F39" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="H38" s="14" t="s">
-[...15 lines deleted...]
-      <c r="D39" s="8" t="s">
+      <c r="G39" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="E39" s="8" t="s">
+      <c r="H39" s="14" t="s">
         <v>116</v>
       </c>
-      <c r="F39" s="12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J39" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K39" s="5"/>
     </row>
-    <row r="40" spans="2:11" ht="96.75" customHeight="1">
+    <row r="40" spans="1:11" ht="96.75" customHeight="1">
       <c r="B40" s="9"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="F40" s="12" t="s">
         <v>119</v>
       </c>
-      <c r="E40" s="8" t="s">
+      <c r="G40" s="12" t="s">
         <v>120</v>
       </c>
-      <c r="F40" s="12" t="s">
+      <c r="H40" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="I40" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J40" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="K40" s="5"/>
+    </row>
+    <row r="41" spans="1:11" ht="96.75" customHeight="1">
+      <c r="B41" s="9"/>
+      <c r="C41" s="8" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
+      <c r="D41" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="G40" s="12" t="s">
+      <c r="E41" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="H40" s="14" t="s">
-[...13 lines deleted...]
-      <c r="D41" s="8" t="s">
+      <c r="F41" s="12" t="s">
         <v>123</v>
       </c>
-      <c r="E41" s="8" t="s">
+      <c r="G41" s="12" t="s">
         <v>124</v>
       </c>
-      <c r="F41" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H41" s="14" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="I41" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J41" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K41" s="5"/>
     </row>
-    <row r="42" spans="2:11" ht="96.75" customHeight="1">
+    <row r="42" spans="1:11" ht="96.75" customHeight="1">
       <c r="B42" s="9"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="F42" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="E42" s="8" t="s">
+      <c r="G42" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="F42" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" s="14" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="I42" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J42" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K42" s="5"/>
     </row>
-    <row r="43" spans="2:11" ht="155.25" customHeight="1">
+    <row r="43" spans="1:11" ht="96.75" customHeight="1">
       <c r="B43" s="9"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="F43" s="12" t="s">
         <v>131</v>
       </c>
-      <c r="E43" s="8" t="s">
+      <c r="G43" s="12" t="s">
         <v>132</v>
       </c>
-      <c r="F43" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H43" s="14" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="I43" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J43" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K43" s="5"/>
     </row>
-    <row r="44" spans="2:11" ht="153.75" customHeight="1">
+    <row r="44" spans="1:11" ht="96.75" customHeight="1">
       <c r="B44" s="9"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="G44" s="12" t="s">
         <v>136</v>
       </c>
-      <c r="E44" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H44" s="14" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="I44" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J44" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K44" s="5"/>
     </row>
-    <row r="45" spans="2:11" ht="153.75" customHeight="1">
+    <row r="45" spans="1:11" ht="155.25" customHeight="1">
       <c r="B45" s="9"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="F45" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="G45" s="12" t="s">
         <v>140</v>
       </c>
-      <c r="E45" s="8" t="s">
+      <c r="H45" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="F45" s="12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I45" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J45" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K45" s="5"/>
     </row>
-    <row r="46" spans="2:11" ht="141" customHeight="1">
+    <row r="46" spans="1:11" ht="153.75" customHeight="1">
       <c r="B46" s="9"/>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="F46" s="12" t="s">
         <v>144</v>
       </c>
-      <c r="E46" s="8" t="s">
+      <c r="G46" s="12" t="s">
         <v>145</v>
       </c>
-      <c r="F46" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46" s="14" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I46" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J46" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K46" s="5"/>
     </row>
-    <row r="47" spans="2:11" ht="120.75" customHeight="1">
+    <row r="47" spans="1:11" ht="153.75" customHeight="1">
       <c r="B47" s="9"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="F47" s="12" t="s">
         <v>148</v>
       </c>
-      <c r="E47" s="8" t="s">
+      <c r="G47" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="F47" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H47" s="14" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I47" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J47" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K47" s="5"/>
     </row>
-    <row r="48" spans="2:11" ht="126.75" customHeight="1">
+    <row r="48" spans="1:11" ht="141" customHeight="1">
       <c r="B48" s="9"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="F48" s="12" t="s">
         <v>152</v>
       </c>
-      <c r="E48" s="8" t="s">
+      <c r="G48" s="12" t="s">
         <v>153</v>
       </c>
-      <c r="F48" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H48" s="14" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I48" s="8" t="s">
         <v>60</v>
       </c>
       <c r="J48" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K48" s="5"/>
     </row>
-    <row r="49" spans="1:12" s="15" customFormat="1" ht="126.75" customHeight="1">
-      <c r="A49" s="16"/>
+    <row r="49" spans="1:12" ht="120.75" customHeight="1">
       <c r="B49" s="9"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="F49" s="12" t="s">
         <v>156</v>
       </c>
-      <c r="E49" s="8" t="s">
+      <c r="G49" s="12" t="s">
         <v>157</v>
       </c>
-      <c r="F49" s="12" t="s">
-[...11 lines deleted...]
-      <c r="J49" s="17" t="s">
+      <c r="H49" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="I49" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J49" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K49" s="5"/>
-      <c r="L49" s="16"/>
     </row>
     <row r="50" spans="1:12" ht="126.75" customHeight="1">
       <c r="B50" s="9"/>
-      <c r="C50" s="19"/>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="G50" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="E50" s="8" t="s">
+      <c r="H50" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="I50" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J50" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="K50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" s="15" customFormat="1" ht="126.75" customHeight="1">
+      <c r="A51" s="16"/>
+      <c r="B51" s="9"/>
+      <c r="C51" s="8"/>
+      <c r="D51" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="F50" s="12" t="s">
+      <c r="E51" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="G50" s="12" t="s">
+      <c r="F51" s="12" t="s">
         <v>164</v>
       </c>
-      <c r="H50" s="18" t="s">
-[...13 lines deleted...]
-      <c r="D51" s="8" t="s">
+      <c r="G51" s="12" t="s">
         <v>165</v>
       </c>
-      <c r="E51" s="8" t="s">
+      <c r="H51" s="18" t="s">
         <v>166</v>
       </c>
-      <c r="F51" s="12" t="s">
-[...11 lines deleted...]
-      <c r="J51" s="19" t="s">
+      <c r="I51" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="J51" s="17" t="s">
         <v>60</v>
       </c>
       <c r="K51" s="5"/>
+      <c r="L51" s="16"/>
     </row>
     <row r="52" spans="1:12" ht="126.75" customHeight="1">
       <c r="B52" s="9"/>
       <c r="C52" s="19"/>
       <c r="D52" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="F52" s="12" t="s">
         <v>169</v>
       </c>
-      <c r="E52" s="8" t="s">
+      <c r="G52" s="12" t="s">
         <v>170</v>
       </c>
-      <c r="F52" s="12" t="s">
+      <c r="H52" s="18" t="s">
+        <v>166</v>
+      </c>
+      <c r="I52" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="J52" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="K52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" ht="126.75" customHeight="1">
+      <c r="B53" s="9"/>
+      <c r="C53" s="19"/>
+      <c r="D53" s="8" t="s">
         <v>171</v>
       </c>
-      <c r="G52" s="12" t="s">
+      <c r="E53" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="H52" s="18" t="s">
-[...11 lines deleted...]
-      <c r="B53" s="29" t="s">
+      <c r="F53" s="12" t="s">
         <v>173</v>
       </c>
-      <c r="C53" s="30"/>
-[...11 lines deleted...]
-      <c r="C54" s="6" t="s">
+      <c r="G53" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="H53" s="18" t="s">
+        <v>166</v>
+      </c>
+      <c r="I53" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="J53" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="K53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" ht="126.75" customHeight="1">
+      <c r="B54" s="9"/>
+      <c r="C54" s="19"/>
+      <c r="D54" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="G54" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="H54" s="18" t="s">
+        <v>166</v>
+      </c>
+      <c r="I54" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="J54" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="K54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" ht="21" customHeight="1">
+      <c r="B55" s="29" t="s">
+        <v>179</v>
+      </c>
+      <c r="C55" s="30"/>
+      <c r="D55" s="30"/>
+      <c r="E55" s="30"/>
+      <c r="F55" s="30"/>
+      <c r="G55" s="30"/>
+      <c r="H55" s="30"/>
+      <c r="I55" s="30"/>
+      <c r="J55" s="30"/>
+      <c r="K55" s="30"/>
+    </row>
+    <row r="56" spans="1:12" ht="30" customHeight="1">
+      <c r="B56" s="5"/>
+      <c r="C56" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D54" s="10" t="s">
+      <c r="D56" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="E54" s="11" t="s">
+      <c r="E56" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="F54" s="7" t="s">
+      <c r="F56" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="G54" s="7" t="s">
+      <c r="G56" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H54" s="7" t="s">
+      <c r="H56" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="I54" s="6" t="s">
+      <c r="I56" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J54" s="7" t="s">
+      <c r="J56" s="7" t="s">
         <v>9</v>
-      </c>
-[...50 lines deleted...]
-        <v>60</v>
       </c>
       <c r="K56" s="5"/>
     </row>
     <row r="57" spans="1:12" ht="126.75" customHeight="1">
       <c r="B57" s="9"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="F57" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="H57" s="14" t="s">
         <v>184</v>
       </c>
-      <c r="E57" s="8" t="s">
+      <c r="I57" s="14" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>179</v>
       </c>
       <c r="J57" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K57" s="5"/>
     </row>
     <row r="58" spans="1:12" ht="126.75" customHeight="1">
       <c r="B58" s="9"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="F58" s="22" t="s">
         <v>188</v>
       </c>
-      <c r="E58" s="8" t="s">
+      <c r="G58" s="24" t="s">
         <v>189</v>
       </c>
-      <c r="F58" s="22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" s="14" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="I58" s="14" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="J58" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K58" s="5"/>
     </row>
     <row r="59" spans="1:12" ht="126.75" customHeight="1">
       <c r="B59" s="9"/>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="F59" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="E59" s="8" t="s">
+      <c r="G59" s="24" t="s">
         <v>193</v>
       </c>
-      <c r="F59" s="22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H59" s="14" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="I59" s="14" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="J59" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K59" s="5"/>
     </row>
-    <row r="60" spans="1:12" ht="105" customHeight="1">
+    <row r="60" spans="1:12" ht="126.75" customHeight="1">
       <c r="B60" s="9"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="F60" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="E60" s="8" t="s">
+      <c r="G60" s="24" t="s">
         <v>197</v>
       </c>
-      <c r="F60" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H60" s="14" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="I60" s="14" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="J60" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K60" s="5"/>
     </row>
-    <row r="61" spans="1:12" ht="16.899999999999999" customHeight="1">
-      <c r="A61" s="4"/>
+    <row r="61" spans="1:12" ht="126.75" customHeight="1">
       <c r="B61" s="9"/>
       <c r="C61" s="8"/>
-      <c r="D61" s="8"/>
-[...5 lines deleted...]
-      <c r="J61" s="8"/>
+      <c r="D61" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="F61" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="G61" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="H61" s="14" t="s">
+        <v>184</v>
+      </c>
+      <c r="I61" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="J61" s="8" t="s">
+        <v>60</v>
+      </c>
       <c r="K61" s="5"/>
     </row>
-    <row r="62" spans="1:12" ht="16.899999999999999" customHeight="1">
-[...9 lines deleted...]
-      <c r="J62" s="5"/>
+    <row r="62" spans="1:12" ht="105" customHeight="1">
+      <c r="B62" s="9"/>
+      <c r="C62" s="8"/>
+      <c r="D62" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="F62" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="G62" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="H62" s="14" t="s">
+        <v>184</v>
+      </c>
+      <c r="I62" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="J62" s="8" t="s">
+        <v>60</v>
+      </c>
       <c r="K62" s="5"/>
     </row>
-    <row r="63" spans="1:12" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="63" spans="1:12" ht="16.899999999999999" customHeight="1">
       <c r="A63" s="4"/>
-    </row>
-    <row r="64" spans="1:12" ht="16.899999999999999" hidden="1" customHeight="1">
+      <c r="B63" s="9"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8"/>
+      <c r="E63" s="8"/>
+      <c r="F63" s="12"/>
+      <c r="G63" s="12"/>
+      <c r="H63" s="14"/>
+      <c r="I63" s="8"/>
+      <c r="J63" s="8"/>
+      <c r="K63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" ht="16.899999999999999" customHeight="1">
       <c r="A64" s="4"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
     </row>
     <row r="65" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A65" s="4"/>
     </row>
     <row r="66" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A66" s="4"/>
     </row>
     <row r="67" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A67" s="4"/>
     </row>
     <row r="68" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A68" s="4"/>
     </row>
     <row r="69" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A69" s="4"/>
     </row>
     <row r="70" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A70" s="4"/>
     </row>
     <row r="71" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A71" s="4"/>
     </row>
     <row r="72" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A72" s="4"/>
     </row>
@@ -4835,293 +5022,349 @@
       <c r="A108" s="4"/>
     </row>
     <row r="109" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A109" s="4"/>
     </row>
     <row r="110" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A110" s="4"/>
     </row>
     <row r="111" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A111" s="4"/>
     </row>
     <row r="112" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A116" s="4"/>
-      <c r="D116" s="2"/>
-[...5 lines deleted...]
-      <c r="J116" s="3"/>
     </row>
     <row r="117" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A118" s="4"/>
+      <c r="D118" s="2"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3"/>
     </row>
     <row r="119" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A121" s="4"/>
     </row>
-    <row r="122" spans="1:10" ht="24" hidden="1" customHeight="1">
+    <row r="122" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A122" s="4"/>
     </row>
-    <row r="123" spans="1:10"/>
-    <row r="124" spans="1:10"/>
+    <row r="123" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+      <c r="A123" s="4"/>
+    </row>
+    <row r="124" spans="1:10" ht="24" hidden="1" customHeight="1">
+      <c r="A124" s="4"/>
+    </row>
     <row r="125" spans="1:10"/>
     <row r="126" spans="1:10"/>
     <row r="127" spans="1:10"/>
     <row r="128" spans="1:10"/>
-    <row r="129" s="1" customFormat="1"/>
+    <row r="129"/>
+    <row r="130"/>
+    <row r="131"/>
+    <row r="132"/>
+    <row r="133"/>
+    <row r="134"/>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="I5:I8"/>
     <mergeCell ref="J5:J8"/>
     <mergeCell ref="C9:C12"/>
     <mergeCell ref="D9:D12"/>
     <mergeCell ref="E9:E12"/>
     <mergeCell ref="F9:F12"/>
     <mergeCell ref="G9:G12"/>
     <mergeCell ref="I9:I12"/>
     <mergeCell ref="J9:J12"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:D8"/>
     <mergeCell ref="E5:E8"/>
     <mergeCell ref="F5:F8"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="J20:J22"/>
     <mergeCell ref="C20:C22"/>
     <mergeCell ref="J17:J19"/>
     <mergeCell ref="I17:I19"/>
     <mergeCell ref="G17:G19"/>
     <mergeCell ref="F17:F19"/>
     <mergeCell ref="E17:E19"/>
     <mergeCell ref="I20:I22"/>
     <mergeCell ref="G20:G22"/>
     <mergeCell ref="F20:F22"/>
     <mergeCell ref="E20:E22"/>
     <mergeCell ref="D20:D22"/>
     <mergeCell ref="H14:H16"/>
-    <mergeCell ref="B53:K53"/>
+    <mergeCell ref="B55:K55"/>
     <mergeCell ref="B13:B20"/>
     <mergeCell ref="C2:J2"/>
-    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="B34:K34"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B26:K26"/>
     <mergeCell ref="F13:F16"/>
     <mergeCell ref="G13:G16"/>
     <mergeCell ref="I13:I16"/>
     <mergeCell ref="J13:J16"/>
     <mergeCell ref="E13:E16"/>
     <mergeCell ref="D17:D19"/>
     <mergeCell ref="C17:C19"/>
     <mergeCell ref="D13:D16"/>
     <mergeCell ref="C13:C16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 2000 characters long." promptTitle="Text" prompt="Maximum Length: 2000 characters." sqref="F34:G52 F28:G31 F13:G13 F17:G17 F20:G20 F5:G5 F9:G9 F23:G25 F55:G61" xr:uid="{2FA6B964-D986-4DF7-BAA8-382838D5D59B}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 2000 characters long." promptTitle="Text" prompt="Maximum Length: 2000 characters." sqref="F36:G54 F57:G63 F13:G13 F17:G17 F20:G20 F5:G5 F9:G9 F23:G25 F28:G33" xr:uid="{2FA6B964-D986-4DF7-BAA8-382838D5D59B}">
       <formula1>2000</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 100 characters long." promptTitle="Text (required)" prompt="Maximum Length: 100 characters." sqref="E50:E52" xr:uid="{29D84DF6-2FE2-4F7E-B8C6-ECD6570CD377}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 100 characters long." promptTitle="Text (required)" prompt="Maximum Length: 100 characters." sqref="E52:E54" xr:uid="{29D84DF6-2FE2-4F7E-B8C6-ECD6570CD377}">
       <formula1>100</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="I20" r:id="rId1" display="Check this folder for HMP400W technical specifications" xr:uid="{26209B4A-043C-4E1D-B93D-3F4F4A7B1740}"/>
-    <hyperlink ref="H28" r:id="rId2" display="Check this folder for power supply images" xr:uid="{11F9BD4C-06FC-4BA1-804D-9147A68DDF13}"/>
-[...52 lines deleted...]
-    <hyperlink ref="I56:I60" r:id="rId55" display="Click here for service technical sheet" xr:uid="{E4F50FDC-8CF6-4924-AC59-D0F5B999887D}"/>
+    <hyperlink ref="H51" r:id="rId2" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{5A6E85A8-6857-4AA2-90BC-F875A936973E}"/>
+    <hyperlink ref="H45" r:id="rId3" display="Check this folder for DSOS-related images." xr:uid="{7B6D429C-48C4-48F0-AD31-FCB3BF5F29FD}"/>
+    <hyperlink ref="H39" r:id="rId4" display="Check this folder for Elementi Update Plan images." xr:uid="{1AC2DD7C-6039-499E-8417-E0E6AB4850E7}"/>
+    <hyperlink ref="H36" r:id="rId5" display="Check this folder for Elementi images." xr:uid="{5EAD45F5-007B-4FFF-9202-02E0930FB6C7}"/>
+    <hyperlink ref="H31" r:id="rId6" display="Check this folder for cable image" xr:uid="{ACE6274F-C788-49A8-81FF-417E3209DEC2}"/>
+    <hyperlink ref="H13" r:id="rId7" xr:uid="{071CCD10-B415-4391-A1C6-167A66E0F1CD}"/>
+    <hyperlink ref="H24" r:id="rId8" display="Check this folder for warranty image." xr:uid="{98C4F430-73EE-4E59-BC77-1095100B9C56}"/>
+    <hyperlink ref="H14" r:id="rId9" display="Click here for iBX410 images" xr:uid="{81329DE9-C2D2-4208-8FEE-591E29A9BD49}"/>
+    <hyperlink ref="I17" r:id="rId10" display="Check this folder for HMP400W technical specifications" xr:uid="{8A87C9F7-284D-4C1E-BBCB-5F5CBCC9A6F0}"/>
+    <hyperlink ref="I13:I16" r:id="rId11" display="iBX410W technical specifications" xr:uid="{06236E33-EC44-4D8E-9F88-0B94A441D01A}"/>
+    <hyperlink ref="H17" r:id="rId12" xr:uid="{3FE78207-4DEA-479A-9634-A99191FD2A23}"/>
+    <hyperlink ref="H19" r:id="rId13" xr:uid="{FABDA209-FD1C-472A-9E3C-9C3F1B1BE4DA}"/>
+    <hyperlink ref="H22" r:id="rId14" xr:uid="{357F661A-63EB-4050-BA7B-2DC7C80E76AF}"/>
+    <hyperlink ref="H20" r:id="rId15" xr:uid="{DDF35922-CF0A-46E7-9C0A-AE30E1E689CF}"/>
+    <hyperlink ref="I17:I19" r:id="rId16" display="HMP40 technical specifications" xr:uid="{10DDA435-1684-4F4E-839C-C1FB77041E04}"/>
+    <hyperlink ref="I20:I22" r:id="rId17" display="HMP400W technical specifications" xr:uid="{65D6776A-E1A0-4D54-ABDE-C1015AC3B4AD}"/>
+    <hyperlink ref="H25" r:id="rId18" display="Check this folder for warranty image." xr:uid="{04710DE1-2909-449E-B14E-07DE5116EE1D}"/>
+    <hyperlink ref="H37" r:id="rId19" display="Check this folder for Elementi images." xr:uid="{DA091F05-D01C-4DC1-9560-E80729A388EA}"/>
+    <hyperlink ref="H38" r:id="rId20" display="Check this folder for Elementi images." xr:uid="{D1F33495-959F-4AD6-8148-81EC85A7F190}"/>
+    <hyperlink ref="H40" r:id="rId21" display="Check this folder for Elementi Update Plan images." xr:uid="{8955DFAB-4CAC-4D9F-B3AD-BDC6F247A055}"/>
+    <hyperlink ref="H41" r:id="rId22" display="Check this folder for Elementi Update Plan images." xr:uid="{6A293988-08DF-495A-A847-73094480EDD2}"/>
+    <hyperlink ref="H42" r:id="rId23" display="Check this folder for Elementi Update Plan images." xr:uid="{F57FB5C5-67BD-4CC0-8195-FEDF9D954940}"/>
+    <hyperlink ref="H43" r:id="rId24" display="Check this folder for Elementi Update Plan images." xr:uid="{05ADD0FF-E244-41C8-927F-A0F7EF1AB7C7}"/>
+    <hyperlink ref="H44" r:id="rId25" display="Check this folder for Elementi Update Plan images." xr:uid="{DD92FF41-B30F-47AB-BB9F-BD50C130F3FB}"/>
+    <hyperlink ref="H46" r:id="rId26" display="Check this folder for DSOS-related images." xr:uid="{E75ECBCE-8265-495F-8FFF-9DB09D523B69}"/>
+    <hyperlink ref="H47" r:id="rId27" display="Check this folder for DSOS-related images." xr:uid="{869B902B-9CFD-4BC5-B7DE-C41F3E33A17F}"/>
+    <hyperlink ref="H48" r:id="rId28" display="Check this folder for DSOS-related images." xr:uid="{6AF81895-293A-4017-AB6A-475736073C5E}"/>
+    <hyperlink ref="H49" r:id="rId29" display="Check this folder for DSOS-related images." xr:uid="{87E4AD1D-F6ED-4C60-B16E-587F6C92E493}"/>
+    <hyperlink ref="H50" r:id="rId30" display="Check this folder for DSOS-related images." xr:uid="{B1FC3817-2D0E-42A7-B627-ABF0D90F1F12}"/>
+    <hyperlink ref="H52" r:id="rId31" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{F0CE6664-BCCD-4E9C-8399-4458DD2A252B}"/>
+    <hyperlink ref="H53" r:id="rId32" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{5F0EE5C6-100E-4773-BE46-C8717EBC7CBE}"/>
+    <hyperlink ref="H54" r:id="rId33" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{CEE93E1F-A157-4E8D-B80C-47518D4C15EC}"/>
+    <hyperlink ref="H59" r:id="rId34" display="Check this folder for Service-related image." xr:uid="{EDEA67EB-76D9-4A30-A73A-84E25230CF69}"/>
+    <hyperlink ref="H60" r:id="rId35" display="Check this folder for Service-related image." xr:uid="{BFE59633-0FEE-45F5-BD1E-5A4739E2D6CE}"/>
+    <hyperlink ref="H61" r:id="rId36" display="Check this folder for Service-related image." xr:uid="{7107DE5F-81E8-4CDF-A862-7FF6F57391C0}"/>
+    <hyperlink ref="H62" r:id="rId37" display="Check this folder for Service-related image." xr:uid="{2089DC3C-2688-44E8-9A57-A8AF99779C0C}"/>
+    <hyperlink ref="H18" r:id="rId38" display="Click here for HMP400 product images" xr:uid="{5F5EF02C-4740-479F-8017-E8C5457E7161}"/>
+    <hyperlink ref="H21" r:id="rId39" display="Click here for HMP400 product images" xr:uid="{9B30E91D-5398-4C5D-9EE0-897C76A94CB6}"/>
+    <hyperlink ref="H5" r:id="rId40" display="Click here for iBX410 product page" xr:uid="{FEB5759E-D883-4B7E-80F3-EDD66413AC78}"/>
+    <hyperlink ref="H6" r:id="rId41" xr:uid="{7710BA12-9367-47CD-955C-0244F61C7C06}"/>
+    <hyperlink ref="I5:I8" r:id="rId42" display="iBX440 technical specifications" xr:uid="{F70121D6-AFEB-4FB5-9628-DA1DC1189116}"/>
+    <hyperlink ref="H7" r:id="rId43" xr:uid="{EFE581F9-352D-48F1-9B43-DED11C2CF80D}"/>
+    <hyperlink ref="H9" r:id="rId44" xr:uid="{D7675728-83C9-4E05-93F6-A2A3ADE29DFB}"/>
+    <hyperlink ref="H10" r:id="rId45" xr:uid="{60E588E6-2F3A-4357-8330-63E3D65B09CF}"/>
+    <hyperlink ref="H12" r:id="rId46" xr:uid="{A8FBBA25-A5A5-4A98-8B99-391F75C832BE}"/>
+    <hyperlink ref="I9:I12" r:id="rId47" display="iBX410 technical specifications" xr:uid="{AB5115A4-AB0C-4809-B3E2-26AD81F8C7A5}"/>
+    <hyperlink ref="H11" r:id="rId48" xr:uid="{0E4270BE-C383-4385-B3A8-F3FF95C10618}"/>
+    <hyperlink ref="H23" r:id="rId49" display="Check this folder for warranty image." xr:uid="{84E05AD5-9CD1-42FB-BF1C-438A2E42A50D}"/>
+    <hyperlink ref="H32" r:id="rId50" display="Check this folder for cable image" xr:uid="{B76ED5FC-7FA5-45DF-8312-63A2E21A4BE3}"/>
+    <hyperlink ref="H58" r:id="rId51" display="Check this folder for Service-related image." xr:uid="{9D4410EB-0AB0-4018-99FA-6FB414486BFA}"/>
+    <hyperlink ref="H57" r:id="rId52" display="Check this folder for Service-related image." xr:uid="{01B324CF-3CDA-4402-8A96-5374A2D5EB7F}"/>
+    <hyperlink ref="I57" r:id="rId53" xr:uid="{B73EB82B-0EF9-48B7-BD6C-59F1E7FA6F48}"/>
+    <hyperlink ref="I58:I62" r:id="rId54" display="Click here for service technical sheet" xr:uid="{E4F50FDC-8CF6-4924-AC59-D0F5B999887D}"/>
+    <hyperlink ref="H30" r:id="rId55" display="Check this folder for power supply images" xr:uid="{B01E6792-07F8-4644-B2C4-D65909255F83}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId56"/>
   <drawing r:id="rId57"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002DC48F20D6789B4883B9B16C704719FA" ma:contentTypeVersion="21" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="51d262f42e5a50c11b925b770853a990">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="80be8bc2-2dd2-4778-a2bd-887f1523b063" xmlns:ns3="c313f6ba-59b7-4500-a26a-414d5d09073f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab8672d6eb56dfc234f5b7f030d4903a" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="80be8bc2-2dd2-4778-a2bd-887f1523b063">
+      <UserInfo>
+        <DisplayName>Romain Marchand</DisplayName>
+        <AccountId>191</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Yulia Goumoens</DisplayName>
+        <AccountId>101</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nicolas Meyer</DisplayName>
+        <AccountId>24</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Elisa Mateus Nunes</DisplayName>
+        <AccountId>643</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="80be8bc2-2dd2-4778-a2bd-887f1523b063" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c313f6ba-59b7-4500-a26a-414d5d09073f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < W o r k b o o k S t a t e   x m l n s : i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / P o w e r B I A d d I n " > < L a s t P r o v i d e d R a n g e N a m e I d > 0 < / L a s t P r o v i d e d R a n g e N a m e I d > < L a s t U s e d G r o u p O b j e c t I d > < / L a s t U s e d G r o u p O b j e c t I d > < T i l e s L i s t > < T i l e s / > < / T i l e s L i s t > < / W o r k b o o k S t a t e > 
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002DC48F20D6789B4883B9B16C704719FA" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8d9d62a1c12e7c6c740ed4586c27872e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="80be8bc2-2dd2-4778-a2bd-887f1523b063" xmlns:ns3="c313f6ba-59b7-4500-a26a-414d5d09073f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="582dcde6a5696596b000bdeae274dbe8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="80be8bc2-2dd2-4778-a2bd-887f1523b063"/>
     <xsd:import namespace="c313f6ba-59b7-4500-a26a-414d5d09073f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Propriétés de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Action d’interface utilisateur de la stratégie de conformité unifiée" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="80be8bc2-2dd2-4778-a2bd-887f1523b063" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Partagé avec" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Partagé avec détails" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{87fdace5-6d39-4c55-b249-79da2b117be0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="80be8bc2-2dd2-4778-a2bd-887f1523b063">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c313f6ba-59b7-4500-a26a-414d5d09073f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -5158,84 +5401,84 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2f2cfe87-d3b6-4286-bc60-0ccf157bfecb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2f2cfe87-d3b6-4286-bc60-0ccf157bfecb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -5280,111 +5523,64 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...45 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F311E7A-808E-4D2D-8304-BC507EE369F9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D80AC49F-603C-4A13-B4AF-79C9EB2BAFAD}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D80AC49F-603C-4A13-B4AF-79C9EB2BAFAD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037E19E2-3207-4A26-A350-924D82A473CA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037E19E2-3207-4A26-A350-924D82A473CA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B159B384-6B34-4BBE-BFF8-DBB7EB33C85D}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B159B384-6B34-4BBE-BFF8-DBB7EB33C85D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47EF5A71-A586-4D5F-9862-9E54248AC545}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>SpinetiX</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SpinetiX Sell-Out Report</dc:title>
   <dc:subject>SpinetiX Sell-Out Report</dc:subject>
   <dc:creator>Serge.Konter@spinetix.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>