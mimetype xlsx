--- v3 (2026-06-28)
+++ v4 (2026-09-10)
@@ -1,126 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30215"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://spinetix.sharepoint.com/sites/marketingchannelmanagementgroup/Documents partages/CHANNEL/10 - SpinetiX Partner Web Kit/2. Catalogue Pages with Product Descriptions/WORKING DOCUMENTS/June 2026 - With iBX Power Delivery Units in Yellow/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://spinetix.sharepoint.com/sites/marketingchannelmanagementgroup/Documents partages/CHANNEL/10 - SpinetiX Partner Web Kit/2. Catalogue Pages with Product Descriptions/WORKING DOCUMENTS/September 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="56" documentId="8_{B8B9A92E-FA7D-4A85-A269-5CE0276B660C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{156ED0CB-E186-4806-B25F-DE98D0950349}"/>
+  <xr:revisionPtr revIDLastSave="147" documentId="8_{833F962D-32BA-4013-A63D-237EBADA95DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6AF74881-0CB3-40A2-99AE-DF853C98F445}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-225" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Product details" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Product details'!$A$1:$A$127</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Product details'!$1:$2</definedName>
     <definedName name="t_POW_Options" localSheetId="0">[1]!PowerOptions[Power Options]</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Product details'!$A$1:$A$127</definedName>
   </definedNames>
-  <calcPr calcId="191028" refMode="R1C1"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="205">
   <si>
     <t xml:space="preserve"> SpinetiX PORTFOLIO</t>
   </si>
   <si>
     <t>PLAYERS</t>
   </si>
   <si>
     <t>PRODUCT IMAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>SPINETIX SKU</t>
   </si>
   <si>
     <t>LONG DESCRIPTION</t>
   </si>
   <si>
     <t>SHORT DESCRIPTION</t>
   </si>
   <si>
     <t>DOWNLOAD MEDIA</t>
   </si>
   <si>
@@ -150,53 +123,50 @@
 -DSOS™ by SpinetiX – signage-dedicated lightweight OS
 -128 GB of internal storage
 -Designed for 24/7 use
 -3-year warranty included, extendable to 5
 Power delivery unit included
 See spec sheet: https://www.spinetix.com/ibx440/specs-en</t>
   </si>
   <si>
     <t>iBX440 is an advanced commercial-grade digital signage player designed for video wall applications and high-resolution LED walls proudly crafted in Taiwan by SpinetiX. Engineered with state-of-the-art technology and precision, this media player features four HDMI outputs, all perfectly synchronized, each offering impressive 4K@60 fps resolution. In combination with SpinetiX ARYA™ CMS and Elementi software, the iBX440 is your choice for striking visuals on video walls and large LED setups. Learn more: https://www.spinetix.com/ibx440</t>
   </si>
   <si>
     <t>Click here for iBX440 product page</t>
   </si>
   <si>
     <t>iBX440 technical specifications</t>
   </si>
   <si>
     <t xml:space="preserve">
 7629999631939</t>
   </si>
   <si>
     <t>Click here for iBX440 images</t>
   </si>
   <si>
     <t>Click here for iBX440 introductory video</t>
-  </si>
-[...1 lines deleted...]
-    <t>iBX440 get-started video available soon</t>
   </si>
   <si>
     <t>iBX410</t>
   </si>
   <si>
     <t>SX-HW-IBX410</t>
   </si>
   <si>
     <t>iBX410 is the newest cutting-edge commercial-grade digital signage player proudly manufactured in Taiwan by SpinetiX.
 Designed with the latest technology and precision engineering, this exceptional media player boasts a single HDMI output and impressive 4K@60 fps capability, delivering stunning visuals and unrivaled performance.
 Featuring a sleek and slim form factor with a height of less than 22mm/0.85", the iBX410 sets new standards for compactness without compromising on power. Its fanless design ensures silent operation, making it suitable for a wide range of environments.
 Equipped with an advanced Intel® Atom® processor and powered by the robust DSOS™ operating system, specifically tailored for digital signage, the iBX410 guarantees unparalleled versatility and reliability for all signage applications. Its robust performance and flexibility make it an ideal choice for various industries, providing an immersive and engaging visual experience.
 Discover more about the exceptional iBX410 and its remarkable capabilities at our official website: https://www.spinetix.com/iBX410
 Key Features: 
 -Compatible with SpinetiX ARYA™ CMS
 -Compatible with Elementi digital signage software and its 250+ widgets
 -Advanced features enabled with DSOS licenses 
 -Fanless, compact, and flat-form factor design
 -Latest generation Intel® Atom® processor
 -DSOS™ by SpinetiX – signage-dedicated lightweight OS
 -4K | 60 fps ready
 -128 GB of internal storage
 -Designed for 24/7 use
 -3-year warranty included, extendable to 5
 Power delivery unit included
@@ -451,53 +421,50 @@
     <t>1 USB-C audio cable to connect a sound device to the HMP400/400W.</t>
   </si>
   <si>
     <t>Click here for audio cable image</t>
   </si>
   <si>
     <t>HMP400/400W USB-C Serial Cable</t>
   </si>
   <si>
     <t>SX-HW-UCSER</t>
   </si>
   <si>
     <t>1 USB-C serial cable to connect a device to the HMP400/400W via RS232.</t>
   </si>
   <si>
     <t>Click here for serial cable image</t>
   </si>
   <si>
     <t xml:space="preserve"> iBX RS-232 Serial Cable</t>
   </si>
   <si>
     <t>SX-HW-RS-IBX</t>
   </si>
   <si>
     <t>1 RS-232 via special RJ45 accessory cable</t>
-  </si>
-[...1 lines deleted...]
-    <t>LICENSES &amp; SUBSCRIPTIONS</t>
   </si>
   <si>
     <t>Elementi S</t>
   </si>
   <si>
     <t>SX-SW-EL-S</t>
   </si>
   <si>
     <r>
       <t>1 permanent Elementi S license key for 1 PC with Update Plan for 1st year included. Deliver content on up to 10 screens featuring 250+ data-driven customizable widgets.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -613,192 +580,76 @@
     <t>Elementi X Update Plan 1-year</t>
   </si>
   <si>
     <t>SX-SW-UP1Y-EL-X</t>
   </si>
   <si>
     <t>1-year Update Plan to access new software updates for a single Elementi X license. Gain unlimited access to the latest Elementi software features, improvements, optimizations as well as the latest security patches for 1 year. Find out more at: https://www.spinetix.com/update-plan</t>
   </si>
   <si>
     <t xml:space="preserve">1-year Update Plan to access new software updates for a single Elementi X license. </t>
   </si>
   <si>
     <t>Elementi X Update Plan 3-year</t>
   </si>
   <si>
     <t>SX-SW-UP3Y-EL-X</t>
   </si>
   <si>
     <t>3-year Update Plan to access new software updates for a single Elementi X license. Gain unlimited access to the latest Elementi software features, improvements, optimizations as well as the latest security patches for 3 years. Find out more at: https://www.spinetix.com/update-plan</t>
   </si>
   <si>
     <t xml:space="preserve">3-year Update Plan to access new software updates for a single Elementi X license. </t>
   </si>
   <si>
     <t>Feature Set - WIDGETS 
-Annual Subscription</t>
-[...43 lines deleted...]
-    <t>Feature Set - WIDGETS 
 Permanent License</t>
   </si>
   <si>
     <t>SX-LIC-WIDGETS</t>
-  </si>
-[...5 lines deleted...]
-    <t xml:space="preserve">1 permanent activation license enabling the compatibility with Elementi software and WIDGETS feature set on 1 compatible player. </t>
   </si>
   <si>
     <t>Feature Set - KIOSK 
 Permanent License</t>
   </si>
   <si>
     <t>SX-LIC-KIOSK</t>
   </si>
   <si>
-    <t>1  permanent activation license enabling the compatibility with Elementi software and KIOSK feature set. License price for 1 compatible player.
-[...5 lines deleted...]
-  <si>
     <t>Feature Set - SYSTEMS 
 Permanent License</t>
   </si>
   <si>
     <t>SX-LIC-SYSTEMS</t>
   </si>
   <si>
-    <t>1 permanent activation license enabling the compatibility with Elementi software and SYSTEMS feature set. License price for 1 compatible player.
-[...9 lines deleted...]
-  <si>
     <t>SX-SUB-ARYA-ENT</t>
   </si>
   <si>
-    <t>Subscription to activate the SpinetiX ARYA Enterprise Plan in a designated account. The subscription fee is computed per account capacity and subscription’s length. The account capacity is the maximum number of players that can be paired to the SpinetiX ARYA account.
-[...5 lines deleted...]
-  <si>
     <t>Click here for  SpinetiX ARYA-related images</t>
   </si>
   <si>
-    <t>SpinetiX ARYA™ WIDGETS
-[...37 lines deleted...]
-  <si>
     <t>SERVICES</t>
   </si>
   <si>
     <t>SpinetiX Data Storage Region Migration Service</t>
   </si>
   <si>
     <t>SX-SE-DATA-MIGRATE</t>
   </si>
   <si>
     <t>This service provides a one-time migration of customer and user data from the current data storage region to a different one. It includes the reconfiguration of Single Sign-On (SSO) if previously activated. The migration ensures continuity and compliance with customer-specific data residency requirements.</t>
   </si>
   <si>
     <t>One-time migration of customer data and users to a new SpinetiX data storage region, including SSO reconfiguration if needed.</t>
   </si>
   <si>
     <t>Click here for SpinetiX service-related imagery</t>
   </si>
   <si>
     <t>Click here for service technical sheet</t>
   </si>
   <si>
     <t>ARYA - Batch Setup</t>
   </si>
   <si>
     <t>SX-SE-ARYA-BATCH</t>
@@ -834,57 +685,162 @@
     <t xml:space="preserve">SpinetiX ARYA™ Enterprise customer onboarding by SpinetiX experts. </t>
   </si>
   <si>
     <t>SpinetiX HUB - SSO Activation</t>
   </si>
   <si>
     <t>SX-SE-HUB-SSO</t>
   </si>
   <si>
     <t>Professional setup of the SpinetiX HUB end customer account by SpinetiX experts to enable Single-Sign-On (SSO) activation with customer's user directory where user authentication is controlled by the customer. This service is delivered according to the General Terms and Conditions of Sales from SpinetiX. For more details: https://www.spinetix.com/legal</t>
   </si>
   <si>
     <t>Professional setup of the SpinetiX HUB end customer account by SpinetiX experts to enable Single-Sign-On (SSO) activation.</t>
   </si>
   <si>
     <t>Elementi - Web Page Configuration</t>
   </si>
   <si>
     <t>SX-SE-EL-WEBCONFIG</t>
   </si>
   <si>
     <t>Configuration of the Elementi web page layer by SpinetiX experts to automatically perform the authentication steps necessary to view content using a custom written web robot script. This service is delivered according to the General Terms and Conditions of Sales from SpinetiX. For more details: https://www.spinetix.com/legal</t>
   </si>
   <si>
     <t>Configuration of the Elementi web page layer by SpinetiX experts.</t>
+  </si>
+  <si>
+    <t>UNIT</t>
+  </si>
+  <si>
+    <t>Player</t>
+  </si>
+  <si>
+    <t>Unit</t>
+  </si>
+  <si>
+    <t>License / PC</t>
+  </si>
+  <si>
+    <t>License / 12-month</t>
+  </si>
+  <si>
+    <t>License / 36-month</t>
+  </si>
+  <si>
+    <t>Account</t>
+  </si>
+  <si>
+    <t>Widget</t>
+  </si>
+  <si>
+    <t>Feature Set - WIDGETS - Subscription</t>
+  </si>
+  <si>
+    <t>SX-SUB-WIDGETS</t>
+  </si>
+  <si>
+    <t>Subscription to activate the WIDGETS Feature Set for a compatible player within a SpinetiX HUB account. The WIDGETS Feature Set enables you to display on screen high-impact, data-driven content. This subscription supports widgets included in the powerful Elementi authoring software. Find out more at: https://www.spinetix.com/feature-set/widgets</t>
+  </si>
+  <si>
+    <t>Player / 12-month</t>
+  </si>
+  <si>
+    <t>Subscription to activate the WIDGETS Feature Set for a compatible player within a SpinetiX HUB account.</t>
+  </si>
+  <si>
+    <t>Feature Set - KIOSK - Subscription</t>
+  </si>
+  <si>
+    <t>SX-SUB-KIOSK</t>
+  </si>
+  <si>
+    <t>Subscription to activate the KIOSK Feature Set for a compatible player within a SpinetiX HUB account.</t>
+  </si>
+  <si>
+    <t>Feature Set - SYSTEMS - Subscription</t>
+  </si>
+  <si>
+    <t>SX-SUB-SYSTEMS</t>
+  </si>
+  <si>
+    <t>Subscription to activate the KIOSK Feature Set for a compatible player within a SpinetiX HUB account. The KIOSK Feature Set enables you to display on screen rich interactive content for touchscreens. This subscription supports advanced HTML content and includes WIDGETS Feature Set. Find out more at: https://www.spinetix.com/feature-set/kiosk</t>
+  </si>
+  <si>
+    <t>Subscription to activate the SYSTEMS Feature Set for a compatible player within a SpinetiX HUB account. The SYSTEMS Feature Set enables multiscreen synchronization, video wall support, custom resolution, IPTV, streaming, and integrations with third-party services such as queue management and room reservations. This subscription includes the KIOSK Feature Set. Find out more at: https://www.spinetix.com/feature-set/systems</t>
+  </si>
+  <si>
+    <t>Subscription to activate the SYSTEMS Feature Set for a compatible player within a SpinetiX HUB account.</t>
+  </si>
+  <si>
+    <t>Permanent license to activate the WIDGETS Feature Set for a compatible player within the SpinetiX Activate platform. The WIDGETS Feature Set enables you to display on screen high-impact, data-driven content. This license supports widgets included in the powerful Elementi authoring software. Find out more at: https://www.spinetix.com/feature-set/widgets</t>
+  </si>
+  <si>
+    <t>Permanent licence to activate the WIDGETS Feature Set for a compatible player within the SpinetiX Activate platform.</t>
+  </si>
+  <si>
+    <t>Permanent license to activate the KIOSK Feature Set for a compatible player within the SpinetiX Activate platform. The KIOSK Feature Set enables you to display on screen rich interactive content for touchscreens. This license supports advanced HTML content and includes WIDGETS Feature Set. Find out more at: https://www.spinetix.com/feature-set/kiosk</t>
+  </si>
+  <si>
+    <t>Permanent license to activate the KIOSK Feature Set for a compatible player within the SpinetiX Activate platform.</t>
+  </si>
+  <si>
+    <t>Permanent license to activate the SYSTEMS Feature Set for a compatible player within the SpinetiX Activate platform. The SYSTEMS Feature Set enables multiscreen synchronization, video wall support, custom resolution, IPTV, streaming, and integrations with third-party services such as queue management and room reservations.This license includes the KIOSK Feature Set. Find out more at: https://www.spinetix.com/feature-set/systems</t>
+  </si>
+  <si>
+    <t>Permanent license to activate the SYSTEMS Feature Set for a compatible player within the SpinetiX Activate platform.</t>
+  </si>
+  <si>
+    <t>ARYA Enterprise - Subscription</t>
+  </si>
+  <si>
+    <t>Subscription to activate ARYA Enterprise for a compatible media player. Manage and publish digital signage content across your entire screen network through a simple, cloud-based platform accessible from any web browser. Supports multiple users and includes English chat support. Find out more at: https://www.spinetix.com/arya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subscription to activate ARYA Enterprise for a compatible media player. </t>
+  </si>
+  <si>
+    <t>LICENSES</t>
+  </si>
+  <si>
+    <t>SOFTWARE</t>
+  </si>
+  <si>
+    <t>SUBSCRIPTIONS</t>
+  </si>
+  <si>
+    <t>Click here for Feature-Set-related images</t>
+  </si>
+  <si>
+    <t>Click here for iBX440 getting-started video</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
@@ -1045,204 +1001,213 @@
       <right style="hair">
         <color rgb="FF0070C0"/>
       </right>
       <top/>
       <bottom style="hair">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF0070C0"/>
       </left>
       <right style="hair">
         <color rgb="FF0070C0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFD966"/>
       <color rgb="FF65D7FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47232</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>216715</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1619622</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>287840</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E42E6753-3308-456C-90D7-A63FDB0731F3}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
@@ -1263,155 +1228,155 @@
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="737795" y="13527903"/>
           <a:ext cx="1564770" cy="1172215"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>522364</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>212799</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1598543</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>1298291</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3885F74-D465-477F-B2F0-8361E4D97F92}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1209821" y="17689103"/>
           <a:ext cx="1076179" cy="1085492"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>490166</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>172029</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1603848</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1298465</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103A7E93-B9B1-4521-9020-180B2385EF93}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1177623" y="19064659"/>
           <a:ext cx="1117492" cy="1128341"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>481665</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>99392</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1598543</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1238591</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8A08DC2-4E38-4179-9880-535AB63ECEBC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
@@ -1461,998 +1426,509 @@
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1186081" y="8101854"/>
           <a:ext cx="999066" cy="963705"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>472299</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>60937</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1620161</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>1184140</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC28F30B-8B72-4BF6-8AF0-A5C6F4A01AC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1159756" y="21761372"/>
           <a:ext cx="1134527" cy="1128918"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>463825</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>44146</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1619781</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>1184413</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1C6CE2-F068-45BF-8D25-98004CB8FD88}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1151282" y="22970407"/>
           <a:ext cx="1148336" cy="1140267"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>433108</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>50126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1580735</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>1216195</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Picture 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B7314B3-C23C-4FC3-AA8A-F393656AF2AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1120565" y="25428039"/>
           <a:ext cx="1157152" cy="1162259"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>437777</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>49397</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1580950</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>1203365</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="Picture 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9DE8B36-448D-438A-9A02-FF3CC2FCA0BE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1141162" y="21927589"/>
           <a:ext cx="1152698" cy="1140633"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>437697</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>7511</xdr:rowOff>
+      <xdr:colOff>319685</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1617345</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1733</xdr:rowOff>
+      <xdr:colOff>1695449</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>225206</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="Picture 43">
+        <xdr:cNvPr id="17" name="Picture 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD633B5C-CBE1-41B8-8E5F-9F182F0CFBA5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DE8D99-009A-46D7-A31D-98C9D5DA3C99}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
-          <a:extLst>
-[...47 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1005485" y="17987010"/>
           <a:ext cx="1370049" cy="1337088"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>453699</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>290167</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1542584</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>1389212</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E994359-EDBA-40E8-A199-5A98C1EE107E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1139499" y="44962417"/>
           <a:ext cx="1096505" cy="1096505"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>435016</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>288260</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1542477</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>1406516</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CF641FE-A318-46F0-A28B-1943E3F7696C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1120816" y="46570235"/>
           <a:ext cx="1111906" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>425491</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>269210</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1541207</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>1393816</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AC1088F-DDA2-4AD8-AB36-D09E64C6C07D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1111291" y="48160910"/>
           <a:ext cx="1111906" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>396916</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>107285</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1504377</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>1219191</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A857938-3D0B-4D00-B179-793BB5C2C01F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1082716" y="49608710"/>
           <a:ext cx="1111906" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>457604</xdr:colOff>
-[...438 lines deleted...]
-      <xdr:col>2</xdr:col>
       <xdr:colOff>274208</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>296372</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1364009" cy="1096596"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50301682-EC20-4C61-8222-E17B2C67B800}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="964771" y="7630622"/>
           <a:ext cx="1364009" cy="1096596"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2461,264 +1937,264 @@
       <xdr:col>2</xdr:col>
       <xdr:colOff>315626</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>687289</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1659976</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>1311501</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF42EF10-91EF-971B-8AE8-4A67330AFD71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1021597" y="14369671"/>
           <a:ext cx="1350065" cy="618497"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>38192</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>622011</xdr:rowOff>
+      <xdr:rowOff>870761</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1889219" cy="1030831"/>
+    <xdr:ext cx="1889219" cy="533330"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6584114-EDF9-4160-8724-A27B679C18CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="721751" y="2919217"/>
-          <a:ext cx="1889219" cy="1030831"/>
+          <a:off x="723992" y="3166286"/>
+          <a:ext cx="1889219" cy="533330"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>245911</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>1178091</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1563155" cy="210448"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0D93002-6BB1-4D89-9520-D30906E0DF75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="929470" y="16429297"/>
           <a:ext cx="1563155" cy="210448"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>198935</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>739588</xdr:rowOff>
+      <xdr:rowOff>785497</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1865949</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>317559</xdr:rowOff>
+      <xdr:rowOff>271650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB515541-8425-6C40-50B4-67858A8826C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="882494" y="13884088"/>
-          <a:ext cx="1667014" cy="855442"/>
+          <a:off x="884735" y="13939522"/>
+          <a:ext cx="1667014" cy="762503"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>268943</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>100852</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1665003</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>1466026</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50CF1A86-896F-BA86-7AC2-EBC4E329044A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="952502" y="24955499"/>
           <a:ext cx="1396060" cy="1365174"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>464887</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>85184</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="986083" cy="732518"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B416E35A-218B-4DFD-B079-22FAA02B5A74}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="5400000">
           <a:off x="1275229" y="32802842"/>
           <a:ext cx="732518" cy="986083"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2727,321 +2203,727 @@
       <xdr:col>2</xdr:col>
       <xdr:colOff>336176</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>179294</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1587713</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>789340</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E956350-1C68-4C84-9A89-259B7C46D74F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1019735" y="32934088"/>
           <a:ext cx="1251537" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>450073</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1092143" cy="1094048"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD9D08A1-DEF1-4893-82A7-31513C49DFC8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1133632" y="64103810"/>
           <a:ext cx="1092143" cy="1094048"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>481853</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>280147</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1510424</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>1327766</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A6CF058-2D70-8FC9-C9C6-60BCAC6A390D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1165412" y="64164882"/>
           <a:ext cx="1028571" cy="1047619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>336176</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>179294</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1251537" cy="610046"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4605F3C2-D72B-450A-863F-E3C5077524C4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1021976" y="32983394"/>
           <a:ext cx="1251537" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>439880</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>106636</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1084120" cy="748821"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Picture 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5CD5C14-1746-4CA9-A02F-21F1616FB35C}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{FFC54D12-ECCC-4617-B80E-301AC7CA8533}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="16200000">
           <a:off x="1293329" y="29647462"/>
           <a:ext cx="748821" cy="1084120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1251537" cy="610046"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C70D3C9A-F153-40C2-952A-28D0B0BD8A1F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1028700" y="35271075"/>
           <a:ext cx="1251537" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>336176</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>179294</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1251537" cy="610046"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Picture 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0D9270C-16C2-48BA-9475-5637F5E0617C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1021976" y="36202844"/>
           <a:ext cx="1251537" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>216763</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1202734" cy="1169258"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B83560E6-328B-4058-B288-38451FB062BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1057275" y="42469663"/>
+          <a:ext cx="1202734" cy="1169258"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>390525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1160178" cy="1160178"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72DA8DF2-34DF-4BCE-8706-7287D3F2E1A7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1047750" y="38671500"/>
+          <a:ext cx="1160178" cy="1160178"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>400050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1173905" cy="1173905"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B544346-746D-4462-9FB2-B983F4AECB96}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1057275" y="42605325"/>
+          <a:ext cx="1173905" cy="1173905"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>394606</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>409575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1160178" cy="1160178"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Picture 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{459C8F88-C439-4082-B762-1E26A705D6FF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1080406" y="40662225"/>
+          <a:ext cx="1160178" cy="1160178"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>400050</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1579698</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>13272</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Picture 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96290402-0F2D-4F08-AF02-D7ECFE5568E7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1085850" y="60779025"/>
+          <a:ext cx="1179648" cy="1222947"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>289859</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1236785" cy="1236785"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F63C6A-373D-4192-B4A0-61217A26FE1F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="975659" y="40166925"/>
+          <a:ext cx="1236785" cy="1236785"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>352285</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1222780" cy="1222780"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D135E516-2423-4609-9E97-0C744A38027E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1038085" y="38652450"/>
+          <a:ext cx="1222780" cy="1222780"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>276225</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1237772" cy="1237772"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9EC0D7-E9B3-4336-9E2E-29344A88BCF3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1009650" y="36947475"/>
+          <a:ext cx="1237772" cy="1237772"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>428625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>37796</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1576252</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>1185423</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50CFE150-F306-4DBD-AB8E-D37F75B4CCD6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1114425" y="57111596"/>
+          <a:ext cx="1147627" cy="1147627"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../3-Price%20Lists/2020/SpinetiX_Price_List_2020_v10.1.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/3-Price%20Lists/2020/SpinetiX_Price_List_2020_v10.1.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:relativeUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Settings"/>
       <sheetName val="NFU_legacyEMEA"/>
       <sheetName val="400"/>
       <sheetName val="400 Dealer"/>
       <sheetName val="DSOS-ARYA Distrib"/>
       <sheetName val="400-DSOS-ARYA Dealers"/>
       <sheetName val="DSOS_full-Dealer_NFU"/>
       <sheetName val="DSOS_permanent"/>
       <sheetName val="DSOS-Dealers_NFU"/>
       <sheetName val="Licenses"/>
       <sheetName val="Value EMEA"/>
@@ -3059,118 +2941,50 @@
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...66 lines deleted...]
-</richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3425,1871 +3239,1989 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/CPXPdWx_QEM" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx440/specs-en" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410/specs-en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-serial-cable-images.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-power-delivery-unit-images.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410w" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410w/specs-en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx440" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/wOo6cQBDt7s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JdDPUbVw-lU" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jNjuIpUWRoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/F_FxcIicqPU" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-ibx440-player-images.zip" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides?csf=1&amp;web=1&amp;e=1ZJUBG" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-audio-cable-images.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides?csf=1&amp;web=1&amp;e=1ZJUBG" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/wOo6cQBDt7s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410/specs-en" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx440/specs-en" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-serial-cable-images.zip" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-power-delivery-unit-images.zip" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx440" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jNjuIpUWRoc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-audio-cable-images.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410w/specs-en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides?csf=1&amp;web=1&amp;e=1ZJUBG" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JdDPUbVw-lU" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XYkiNl_D9bs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/CPXPdWx_QEM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-ibx440-player-images.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/F_FxcIicqPU" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides?csf=1&amp;web=1&amp;e=1ZJUBG" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDCA9203-2C9E-42A0-B0F2-51E5597BFEA7}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AR134"/>
+  <dimension ref="A2:AS147"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="J28" sqref="J28:J29"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A22" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D44" sqref="D44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="40.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.7109375" style="1" customWidth="1"/>
-    <col min="6" max="7" width="51.28515625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="45" max="16384" width="11.42578125" style="1" hidden="1"/>
+    <col min="6" max="6" width="51.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="51.28515625" style="1" customWidth="1"/>
+    <col min="9" max="10" width="18.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="24.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="5.28515625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="5" style="1" customWidth="1"/>
+    <col min="14" max="45" width="2.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="46" max="16384" width="11.42578125" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:11" ht="30" customHeight="1">
+    <row r="2" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="5"/>
-      <c r="C2" s="32" t="s">
+      <c r="C2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="33"/>
-[...9 lines deleted...]
-      <c r="B3" s="29" t="s">
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="5"/>
+    </row>
+    <row r="3" spans="2:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="30"/>
-[...9 lines deleted...]
-    <row r="4" spans="2:11" ht="30" customHeight="1">
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+    </row>
+    <row r="4" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="5"/>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="I4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="J4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="K4" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="2:11" ht="100.15" customHeight="1">
+      <c r="L4" s="5"/>
+    </row>
+    <row r="5" spans="2:12" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="5"/>
-      <c r="C5" s="40"/>
-      <c r="D5" s="37" t="s">
+      <c r="C5" s="28"/>
+      <c r="D5" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="37" t="s">
+      <c r="E5" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="34" t="s">
+      <c r="G5" s="45" t="s">
+        <v>171</v>
+      </c>
+      <c r="H5" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="H5" s="14" t="s">
+      <c r="I5" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="I5" s="26" t="s">
+      <c r="J5" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="J5" s="37" t="s">
+      <c r="K5" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="2:11" ht="100.9" customHeight="1">
+      <c r="L5" s="5"/>
+    </row>
+    <row r="6" spans="2:12" ht="100.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="5"/>
-      <c r="C6" s="41"/>
-[...4 lines deleted...]
-      <c r="H6" s="14" t="s">
+      <c r="C6" s="29"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="27"/>
-[...3 lines deleted...]
-    <row r="7" spans="2:11" ht="79.150000000000006" customHeight="1">
+      <c r="J6" s="32"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="5"/>
+    </row>
+    <row r="7" spans="2:12" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="5"/>
-      <c r="C7" s="41"/>
-[...4 lines deleted...]
-      <c r="H7" s="14" t="s">
+      <c r="C7" s="29"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="I7" s="27"/>
-[...3 lines deleted...]
-    <row r="8" spans="2:11" ht="148.5" customHeight="1">
+      <c r="J7" s="32"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="5"/>
+    </row>
+    <row r="8" spans="2:12" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="5"/>
-      <c r="C8" s="42"/>
-[...4 lines deleted...]
-      <c r="H8" s="23" t="s">
+      <c r="C8" s="30"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="27" t="s">
+        <v>204</v>
+      </c>
+      <c r="J8" s="33"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="5"/>
+    </row>
+    <row r="9" spans="2:12" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="5"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="I8" s="28"/>
-[...6 lines deleted...]
-      <c r="D9" s="40" t="s">
+      <c r="E9" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="40" t="s">
+      <c r="F9" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="34" t="s">
+      <c r="G9" s="45" t="s">
+        <v>171</v>
+      </c>
+      <c r="H9" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="G9" s="34" t="s">
+      <c r="I9" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="H9" s="14" t="s">
+      <c r="J9" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="I9" s="26" t="s">
+      <c r="K9" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="J9" s="40" t="s">
+      <c r="L9" s="5"/>
+    </row>
+    <row r="10" spans="2:12" ht="100.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="5"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="46"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="K9" s="5"/>
-[...8 lines deleted...]
-      <c r="H10" s="14" t="s">
+      <c r="J10" s="32"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="5"/>
+    </row>
+    <row r="11" spans="2:12" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="5"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="46"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="I10" s="27"/>
-[...10 lines deleted...]
-      <c r="H11" s="14" t="s">
+      <c r="J11" s="32"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="5"/>
+    </row>
+    <row r="12" spans="2:12" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="5"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="I11" s="27"/>
-[...10 lines deleted...]
-      <c r="H12" s="14" t="s">
+      <c r="J12" s="33"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="5"/>
+    </row>
+    <row r="13" spans="2:12" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="36"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="I12" s="28"/>
-[...6 lines deleted...]
-      <c r="D13" s="37" t="s">
+      <c r="E13" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="E13" s="37" t="s">
+      <c r="F13" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="F13" s="34" t="s">
+      <c r="G13" s="45" t="s">
+        <v>171</v>
+      </c>
+      <c r="H13" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="G13" s="34" t="s">
+      <c r="I13" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="H13" s="14" t="s">
+      <c r="J13" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="I13" s="26" t="s">
+      <c r="K13" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="J13" s="37" t="s">
+      <c r="L13" s="5"/>
+    </row>
+    <row r="14" spans="2:12" ht="100.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="36"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="46"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="K13" s="5"/>
-[...8 lines deleted...]
-      <c r="H14" s="26" t="s">
+      <c r="J14" s="32"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="5"/>
+    </row>
+    <row r="15" spans="2:12" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="36"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="43"/>
+      <c r="E15" s="43"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="46"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="5"/>
+    </row>
+    <row r="16" spans="2:12" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="36"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="44"/>
+      <c r="L16" s="5"/>
+    </row>
+    <row r="17" spans="1:12" ht="98.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="36"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="I14" s="27"/>
-[...30 lines deleted...]
-      <c r="D17" s="40" t="s">
+      <c r="E17" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="E17" s="40" t="s">
+      <c r="F17" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="F17" s="34" t="s">
+      <c r="G17" s="45" t="s">
+        <v>171</v>
+      </c>
+      <c r="H17" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="G17" s="34" t="s">
+      <c r="I17" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="H17" s="14" t="s">
+      <c r="J17" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="I17" s="26" t="s">
+      <c r="K17" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="J17" s="40" t="s">
+      <c r="L17" s="5"/>
+    </row>
+    <row r="18" spans="1:12" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="36"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="K17" s="5"/>
-[...8 lines deleted...]
-      <c r="H18" s="14" t="s">
+      <c r="J18" s="32"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="5"/>
+    </row>
+    <row r="19" spans="1:12" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="36"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="I18" s="27"/>
-[...10 lines deleted...]
-      <c r="H19" s="14" t="s">
+      <c r="J19" s="33"/>
+      <c r="K19" s="30"/>
+      <c r="L19" s="5"/>
+    </row>
+    <row r="20" spans="1:12" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="36"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="I19" s="28"/>
-[...6 lines deleted...]
-      <c r="D20" s="40" t="s">
+      <c r="E20" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="E20" s="40" t="s">
+      <c r="F20" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="F20" s="34" t="s">
+      <c r="G20" s="45" t="s">
+        <v>171</v>
+      </c>
+      <c r="H20" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="G20" s="34" t="s">
+      <c r="I20" s="14" t="s">
         <v>50</v>
       </c>
-      <c r="H20" s="14" t="s">
+      <c r="J20" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="I20" s="26" t="s">
+      <c r="K20" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="J20" s="40" t="s">
+      <c r="L20" s="5"/>
+    </row>
+    <row r="21" spans="1:12" ht="85.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="9"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="K20" s="5"/>
-[...8 lines deleted...]
-      <c r="H21" s="14" t="s">
+      <c r="J21" s="32"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="5"/>
+    </row>
+    <row r="22" spans="1:12" ht="118.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="9"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="I21" s="27"/>
-[...10 lines deleted...]
-      <c r="H22" s="14" t="s">
+      <c r="J22" s="33"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" ht="118.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="9"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="I22" s="28"/>
-[...6 lines deleted...]
-      <c r="D23" s="8" t="s">
+      <c r="E23" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="E23" s="25" t="s">
+      <c r="F23" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="F23" s="12" t="s">
+      <c r="G23" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="I23" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="G23" s="12" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="14" t="s">
+      <c r="J23" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="I23" s="8" t="s">
-[...7 lines deleted...]
-    <row r="24" spans="1:11" ht="123.6" customHeight="1">
+      <c r="K23" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L23" s="5"/>
+    </row>
+    <row r="24" spans="1:12" ht="123.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="9"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="E24" s="8" t="s">
+      <c r="F24" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="F24" s="12" t="s">
+      <c r="G24" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="H24" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="G24" s="12" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="14" t="s">
+      <c r="I24" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="I24" s="8" t="s">
-[...7 lines deleted...]
-    <row r="25" spans="1:11" ht="87.75" customHeight="1">
+      <c r="K24" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="9"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E25" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="E25" s="8" t="s">
+      <c r="F25" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="F25" s="12" t="s">
+      <c r="G25" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="H25" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="G25" s="12" t="s">
+      <c r="I25" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="H25" s="14" t="s">
+      <c r="J25" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K25" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L25" s="5"/>
+    </row>
+    <row r="26" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="34" t="s">
         <v>69</v>
       </c>
-      <c r="I25" s="8" t="s">
-[...21 lines deleted...]
-    <row r="27" spans="1:11" ht="30" customHeight="1">
+      <c r="C26" s="35"/>
+      <c r="D26" s="35"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="35"/>
+      <c r="G26" s="35"/>
+      <c r="H26" s="35"/>
+      <c r="I26" s="35"/>
+      <c r="J26" s="35"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+    </row>
+    <row r="27" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G27" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H27" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H27" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I27" s="6" t="s">
+      <c r="I27" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="J27" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J27" s="7" t="s">
+      <c r="K27" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:11" ht="90" customHeight="1">
+      <c r="L27" s="5"/>
+    </row>
+    <row r="28" spans="1:12" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="9"/>
-      <c r="C28" s="43"/>
-      <c r="D28" s="43" t="s">
+      <c r="C28" s="17"/>
+      <c r="D28" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" s="17" t="s">
         <v>72</v>
       </c>
-      <c r="E28" s="43" t="s">
+      <c r="F28" s="24" t="s">
         <v>73</v>
       </c>
-      <c r="F28" s="44" t="s">
-[...16 lines deleted...]
-    <row r="29" spans="1:11" ht="90" customHeight="1">
+      <c r="G28" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="I28" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="J28" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="K28" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
       <c r="B29" s="9"/>
-      <c r="C29" s="43"/>
-      <c r="D29" s="43" t="s">
+      <c r="C29" s="17"/>
+      <c r="D29" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" s="17" t="s">
         <v>75</v>
       </c>
-      <c r="E29" s="43" t="s">
+      <c r="F29" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="F29" s="44" t="s">
-[...16 lines deleted...]
-    <row r="30" spans="1:11" ht="90" customHeight="1">
+      <c r="G29" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="H29" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="I29" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="J29" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="K29" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L29" s="5"/>
+    </row>
+    <row r="30" spans="1:12" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
       <c r="B30" s="9"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="E30" s="8" t="s">
+      <c r="F30" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="F30" s="12" t="s">
+      <c r="G30" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="H30" s="12" t="s">
         <v>80</v>
       </c>
-      <c r="G30" s="12" t="s">
+      <c r="I30" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="H30" s="14" t="s">
+      <c r="J30" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K30" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I30" s="8" t="s">
-[...7 lines deleted...]
-    <row r="31" spans="1:11" ht="80.25" customHeight="1">
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="B31" s="9"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="E31" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="E31" s="8" t="s">
+      <c r="F31" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="F31" s="12" t="s">
+      <c r="G31" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="H31" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="I31" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="G31" s="12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J31" s="8" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-    <row r="32" spans="1:11" ht="73.5" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K31" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
       <c r="B32" s="9"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E32" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="E32" s="8" t="s">
+      <c r="F32" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="F32" s="12" t="s">
+      <c r="G32" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="H32" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="I32" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="G32" s="12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J32" s="8" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-    <row r="33" spans="1:11" ht="73.5" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K32" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:13" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
       <c r="B33" s="9"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="E33" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="E33" s="8" t="s">
+      <c r="F33" s="12" t="s">
         <v>93</v>
       </c>
-      <c r="F33" s="12" t="s">
-[...6 lines deleted...]
-        <v>60</v>
+      <c r="G33" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="H33" s="12" t="s">
+        <v>93</v>
       </c>
       <c r="I33" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="J33" s="8" t="s">
-        <v>60</v>
-[...17 lines deleted...]
-    <row r="35" spans="1:11" ht="30" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K33" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="34" t="s">
+        <v>200</v>
+      </c>
+      <c r="C34" s="35"/>
+      <c r="D34" s="35"/>
+      <c r="E34" s="35"/>
+      <c r="F34" s="35"/>
+      <c r="G34" s="35"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+    </row>
+    <row r="35" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G35" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H35" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H35" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I35" s="6" t="s">
+      <c r="I35" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="J35" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J35" s="7" t="s">
+      <c r="K35" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K35" s="5"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:11" ht="111.75" customHeight="1">
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:13" ht="141" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="9"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
-        <v>96</v>
+        <v>135</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>97</v>
-[...11 lines deleted...]
-        <v>60</v>
+        <v>136</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="H36" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="I36" s="14" t="s">
+        <v>203</v>
       </c>
       <c r="J36" s="8" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-    <row r="37" spans="1:11" ht="114" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K36" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:13" ht="120.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="9"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
-        <v>102</v>
+        <v>137</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>103</v>
-[...11 lines deleted...]
-        <v>60</v>
+        <v>138</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="H37" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="I37" s="14" t="s">
+        <v>203</v>
       </c>
       <c r="J37" s="8" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-    <row r="38" spans="1:11" ht="107.25" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:13" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="9"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>108</v>
-[...11 lines deleted...]
-        <v>60</v>
+        <v>140</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="H38" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="I38" s="14" t="s">
+        <v>203</v>
       </c>
       <c r="J38" s="8" t="s">
-        <v>111</v>
-[...55 lines deleted...]
-    <row r="41" spans="1:11" ht="96.75" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K38" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="34" t="s">
+        <v>202</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="35"/>
+      <c r="F39" s="35"/>
+      <c r="G39" s="35"/>
+      <c r="H39" s="35"/>
+      <c r="I39" s="35"/>
+      <c r="J39" s="35"/>
+      <c r="K39" s="35"/>
+      <c r="L39" s="35"/>
+    </row>
+    <row r="40" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="5"/>
+      <c r="C40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:13" s="15" customFormat="1" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="16"/>
       <c r="B41" s="9"/>
-      <c r="C41" s="8" t="e" vm="1">
-[...1 lines deleted...]
-      </c>
+      <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
-        <v>121</v>
+        <v>197</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="F41" s="12" t="s">
-        <v>123</v>
-[...15 lines deleted...]
-    <row r="42" spans="1:11" ht="96.75" customHeight="1">
+        <v>198</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="H41" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="I41" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="J41" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="K41" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="L41" s="5"/>
+      <c r="M41" s="16"/>
+    </row>
+    <row r="42" spans="1:13" ht="155.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="9"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
       <c r="F42" s="12" t="s">
-        <v>127</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>180</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="H42" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="I42" s="14" t="s">
+        <v>203</v>
       </c>
       <c r="J42" s="8" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-    <row r="43" spans="1:11" ht="96.75" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K42" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:13" ht="153.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="9"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
-        <v>129</v>
+        <v>183</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>130</v>
+        <v>184</v>
       </c>
       <c r="F43" s="12" t="s">
-        <v>131</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>188</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="H43" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="I43" s="14" t="s">
+        <v>203</v>
       </c>
       <c r="J43" s="8" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-    <row r="44" spans="1:11" ht="96.75" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K43" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:13" ht="153.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="9"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
-        <v>133</v>
+        <v>186</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
       <c r="F44" s="12" t="s">
-        <v>135</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>189</v>
+      </c>
+      <c r="G44" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="I44" s="14" t="s">
+        <v>203</v>
       </c>
       <c r="J44" s="8" t="s">
-        <v>60</v>
-[...55 lines deleted...]
-    <row r="47" spans="1:11" ht="153.75" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K44" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="34" t="s">
+        <v>201</v>
+      </c>
+      <c r="C45" s="35"/>
+      <c r="D45" s="35"/>
+      <c r="E45" s="35"/>
+      <c r="F45" s="35"/>
+      <c r="G45" s="35"/>
+      <c r="H45" s="35"/>
+      <c r="I45" s="35"/>
+      <c r="J45" s="35"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="35"/>
+    </row>
+    <row r="46" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="5"/>
+      <c r="C46" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E46" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="K46" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:13" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="9"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>147</v>
-[...11 lines deleted...]
-        <v>60</v>
+        <v>95</v>
+      </c>
+      <c r="F47" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="G47" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>98</v>
       </c>
       <c r="J47" s="8" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-    <row r="48" spans="1:11" ht="141" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K47" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="L47" s="5"/>
+    </row>
+    <row r="48" spans="1:13" ht="114" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="9"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>151</v>
-[...11 lines deleted...]
-        <v>60</v>
+        <v>101</v>
+      </c>
+      <c r="F48" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="G48" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="I48" s="14" t="s">
+        <v>98</v>
       </c>
       <c r="J48" s="8" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-    <row r="49" spans="1:12" ht="120.75" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K48" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="L48" s="5"/>
+    </row>
+    <row r="49" spans="1:12" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="9"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>155</v>
-[...11 lines deleted...]
-        <v>60</v>
+        <v>106</v>
+      </c>
+      <c r="F49" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="G49" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="H49" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="I49" s="14" t="s">
+        <v>98</v>
       </c>
       <c r="J49" s="8" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-    <row r="50" spans="1:12" ht="126.75" customHeight="1">
+        <v>59</v>
+      </c>
+      <c r="K49" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="L49" s="5"/>
+    </row>
+    <row r="50" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="9"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
-        <v>158</v>
+        <v>110</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>159</v>
+        <v>111</v>
       </c>
       <c r="F50" s="12" t="s">
-        <v>160</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>112</v>
+      </c>
+      <c r="G50" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="H50" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I50" s="14" t="s">
+        <v>114</v>
       </c>
       <c r="J50" s="8" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="A51" s="16"/>
+        <v>59</v>
+      </c>
+      <c r="K50" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="9"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8" t="s">
-        <v>162</v>
+        <v>115</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>163</v>
+        <v>116</v>
       </c>
       <c r="F51" s="12" t="s">
-        <v>164</v>
-[...16 lines deleted...]
-    <row r="52" spans="1:12" ht="126.75" customHeight="1">
+        <v>117</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="H51" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="J51" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K51" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="9"/>
-      <c r="C52" s="19"/>
+      <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
-        <v>167</v>
+        <v>119</v>
       </c>
       <c r="E52" s="8" t="s">
-        <v>168</v>
+        <v>120</v>
       </c>
       <c r="F52" s="12" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="G52" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="H52" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="I52" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="J52" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K52" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="9"/>
+      <c r="C53" s="8"/>
+      <c r="D53" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="F53" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="H53" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="I53" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="J53" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K53" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="9"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="H54" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="I54" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="J54" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K54" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="9"/>
+      <c r="C55" s="8"/>
+      <c r="D55" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="F55" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="H55" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="I55" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="J55" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K55" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="34" t="s">
+        <v>143</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="35"/>
+      <c r="F56" s="35"/>
+      <c r="G56" s="35"/>
+      <c r="H56" s="35"/>
+      <c r="I56" s="35"/>
+      <c r="J56" s="35"/>
+      <c r="K56" s="35"/>
+      <c r="L56" s="35"/>
+    </row>
+    <row r="57" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="5"/>
+      <c r="C57" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="G57" s="7" t="s">
         <v>170</v>
       </c>
-      <c r="H52" s="18" t="s">
-[...90 lines deleted...]
-      <c r="G56" s="7" t="s">
+      <c r="H57" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H56" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I56" s="6" t="s">
+      <c r="I57" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="J57" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J56" s="7" t="s">
+      <c r="K57" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K56" s="5"/>
-[...27 lines deleted...]
-    <row r="58" spans="1:12" ht="126.75" customHeight="1">
+      <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="9"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8" t="s">
-        <v>186</v>
+        <v>144</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>187</v>
-[...8 lines deleted...]
-        <v>184</v>
+        <v>145</v>
+      </c>
+      <c r="F58" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="H58" s="12" t="s">
+        <v>147</v>
       </c>
       <c r="I58" s="14" t="s">
-        <v>185</v>
-[...6 lines deleted...]
-    <row r="59" spans="1:12" ht="126.75" customHeight="1">
+        <v>148</v>
+      </c>
+      <c r="J58" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="K58" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="9"/>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>191</v>
-[...8 lines deleted...]
-        <v>184</v>
+        <v>151</v>
+      </c>
+      <c r="F59" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="H59" s="22" t="s">
+        <v>153</v>
       </c>
       <c r="I59" s="14" t="s">
-        <v>185</v>
-[...6 lines deleted...]
-    <row r="60" spans="1:12" ht="126.75" customHeight="1">
+        <v>148</v>
+      </c>
+      <c r="J59" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="K59" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L59" s="5"/>
+    </row>
+    <row r="60" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="9"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
-        <v>194</v>
+        <v>154</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>195</v>
-[...8 lines deleted...]
-        <v>184</v>
+        <v>155</v>
+      </c>
+      <c r="F60" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="G60" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="H60" s="22" t="s">
+        <v>157</v>
       </c>
       <c r="I60" s="14" t="s">
-        <v>185</v>
-[...6 lines deleted...]
-    <row r="61" spans="1:12" ht="126.75" customHeight="1">
+        <v>148</v>
+      </c>
+      <c r="J60" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="K60" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L60" s="5"/>
+    </row>
+    <row r="61" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="9"/>
       <c r="C61" s="8"/>
       <c r="D61" s="8" t="s">
-        <v>198</v>
+        <v>158</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>199</v>
-[...8 lines deleted...]
-        <v>184</v>
+        <v>159</v>
+      </c>
+      <c r="F61" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="G61" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="H61" s="22" t="s">
+        <v>161</v>
       </c>
       <c r="I61" s="14" t="s">
-        <v>185</v>
-[...6 lines deleted...]
-    <row r="62" spans="1:12" ht="105" customHeight="1">
+        <v>148</v>
+      </c>
+      <c r="J61" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="K61" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="9"/>
       <c r="C62" s="8"/>
       <c r="D62" s="8" t="s">
-        <v>202</v>
+        <v>162</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>203</v>
-[...8 lines deleted...]
-        <v>184</v>
+        <v>163</v>
+      </c>
+      <c r="F62" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="G62" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="H62" s="22" t="s">
+        <v>165</v>
       </c>
       <c r="I62" s="14" t="s">
-        <v>185</v>
-[...7 lines deleted...]
-      <c r="A63" s="4"/>
+        <v>148</v>
+      </c>
+      <c r="J62" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="K62" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L62" s="5"/>
+    </row>
+    <row r="63" spans="1:12" ht="105" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="9"/>
       <c r="C63" s="8"/>
-      <c r="D63" s="8"/>
-[...8 lines deleted...]
-    <row r="64" spans="1:12" ht="16.899999999999999" customHeight="1">
+      <c r="D63" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F63" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="H63" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="I63" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="J63" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="K63" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
-    </row>
-    <row r="65" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+      <c r="L64" s="5"/>
+    </row>
+    <row r="65" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="4"/>
     </row>
-    <row r="66" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="66" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="4"/>
     </row>
-    <row r="67" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="67" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="4"/>
     </row>
-    <row r="68" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="68" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="4"/>
     </row>
-    <row r="69" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="69" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="4"/>
     </row>
-    <row r="70" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="70" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="4"/>
     </row>
-    <row r="71" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="71" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="4"/>
     </row>
-    <row r="72" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="72" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="4"/>
     </row>
-    <row r="73" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="73" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="4"/>
     </row>
-    <row r="74" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="74" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="4"/>
     </row>
-    <row r="75" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="75" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="4"/>
     </row>
-    <row r="76" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="76" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="4"/>
     </row>
-    <row r="77" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="77" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="4"/>
     </row>
-    <row r="78" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="78" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="4"/>
     </row>
-    <row r="79" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="79" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="4"/>
     </row>
-    <row r="80" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="80" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="4"/>
     </row>
-    <row r="81" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="81" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="4"/>
     </row>
-    <row r="82" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="82" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="4"/>
     </row>
-    <row r="83" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="83" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="4"/>
     </row>
-    <row r="84" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="84" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="4"/>
     </row>
-    <row r="85" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="85" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="4"/>
     </row>
-    <row r="86" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="86" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="4"/>
     </row>
-    <row r="87" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="87" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="4"/>
     </row>
-    <row r="88" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="88" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="4"/>
     </row>
-    <row r="89" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="89" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="4"/>
     </row>
-    <row r="90" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="90" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="4"/>
     </row>
-    <row r="91" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="91" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="4"/>
     </row>
-    <row r="92" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="92" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="4"/>
     </row>
-    <row r="93" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="93" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="4"/>
     </row>
-    <row r="94" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="94" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="4"/>
     </row>
-    <row r="95" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="95" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="4"/>
     </row>
-    <row r="96" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="96" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="4"/>
     </row>
-    <row r="97" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="97" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="4"/>
     </row>
-    <row r="98" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="98" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="4"/>
     </row>
-    <row r="99" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="99" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="4"/>
     </row>
-    <row r="100" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="100" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4"/>
     </row>
-    <row r="101" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="101" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4"/>
     </row>
-    <row r="102" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="102" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4"/>
     </row>
-    <row r="103" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="103" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="4"/>
     </row>
-    <row r="104" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="104" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="4"/>
     </row>
-    <row r="105" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="105" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="4"/>
     </row>
-    <row r="106" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="106" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="4"/>
     </row>
-    <row r="107" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="107" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="4"/>
     </row>
-    <row r="108" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="108" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="4"/>
     </row>
-    <row r="109" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="109" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="4"/>
     </row>
-    <row r="110" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="110" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="4"/>
     </row>
-    <row r="111" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="111" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="4"/>
     </row>
-    <row r="112" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="112" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="4"/>
     </row>
-    <row r="113" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="113" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="4"/>
     </row>
-    <row r="114" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="114" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="4"/>
     </row>
-    <row r="115" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="115" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="4"/>
     </row>
-    <row r="116" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="116" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="4"/>
     </row>
-    <row r="117" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="117" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="4"/>
     </row>
-    <row r="118" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="118" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="4"/>
       <c r="D118" s="2"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
-    </row>
-    <row r="119" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+      <c r="K118" s="3"/>
+    </row>
+    <row r="119" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="4"/>
     </row>
-    <row r="120" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="120" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="4"/>
     </row>
-    <row r="121" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="121" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="4"/>
     </row>
-    <row r="122" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="122" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="4"/>
     </row>
-    <row r="123" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="123" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="4"/>
     </row>
-    <row r="124" spans="1:10" ht="24" hidden="1" customHeight="1">
+    <row r="124" spans="1:11" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="4"/>
     </row>
-    <row r="125" spans="1:10"/>
-[...8 lines deleted...]
-    <row r="134"/>
+    <row r="125" spans="1:11" x14ac:dyDescent="0.2"/>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.2"/>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.2"/>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.2"/>
+    <row r="129" x14ac:dyDescent="0.2"/>
+    <row r="130" x14ac:dyDescent="0.2"/>
+    <row r="131" x14ac:dyDescent="0.2"/>
+    <row r="132" x14ac:dyDescent="0.2"/>
+    <row r="133" x14ac:dyDescent="0.2"/>
+    <row r="134" x14ac:dyDescent="0.2"/>
+    <row r="135" x14ac:dyDescent="0.2"/>
+    <row r="136" x14ac:dyDescent="0.2"/>
+    <row r="137" x14ac:dyDescent="0.2"/>
+    <row r="138" x14ac:dyDescent="0.2"/>
+    <row r="139" x14ac:dyDescent="0.2"/>
+    <row r="140" x14ac:dyDescent="0.2"/>
+    <row r="141" x14ac:dyDescent="0.2"/>
+    <row r="142" x14ac:dyDescent="0.2"/>
+    <row r="143" x14ac:dyDescent="0.2"/>
+    <row r="144" x14ac:dyDescent="0.2"/>
+    <row r="145" x14ac:dyDescent="0.2"/>
+    <row r="146" x14ac:dyDescent="0.2"/>
+    <row r="147" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="42">
-[...8 lines deleted...]
-    <mergeCell ref="J9:J12"/>
+  <mergeCells count="49">
+    <mergeCell ref="E17:E19"/>
+    <mergeCell ref="J20:J22"/>
+    <mergeCell ref="H20:H22"/>
+    <mergeCell ref="F20:F22"/>
+    <mergeCell ref="E20:E22"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:D8"/>
     <mergeCell ref="E5:E8"/>
     <mergeCell ref="F5:F8"/>
+    <mergeCell ref="H5:H8"/>
     <mergeCell ref="G5:G8"/>
-    <mergeCell ref="J20:J22"/>
-[...17 lines deleted...]
-    <mergeCell ref="B26:K26"/>
+    <mergeCell ref="E9:E12"/>
+    <mergeCell ref="F9:F12"/>
+    <mergeCell ref="H9:H12"/>
+    <mergeCell ref="J9:J12"/>
+    <mergeCell ref="K9:K12"/>
+    <mergeCell ref="G9:G12"/>
+    <mergeCell ref="C2:K2"/>
+    <mergeCell ref="B39:L39"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="B26:L26"/>
     <mergeCell ref="F13:F16"/>
-    <mergeCell ref="G13:G16"/>
-    <mergeCell ref="I13:I16"/>
+    <mergeCell ref="H13:H16"/>
     <mergeCell ref="J13:J16"/>
+    <mergeCell ref="K13:K16"/>
     <mergeCell ref="E13:E16"/>
     <mergeCell ref="D17:D19"/>
     <mergeCell ref="C17:C19"/>
     <mergeCell ref="D13:D16"/>
+    <mergeCell ref="J5:J8"/>
+    <mergeCell ref="K5:K8"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="D9:D12"/>
     <mergeCell ref="C13:C16"/>
+    <mergeCell ref="D20:D22"/>
+    <mergeCell ref="I14:I16"/>
+    <mergeCell ref="B56:L56"/>
+    <mergeCell ref="B13:B20"/>
+    <mergeCell ref="G13:G16"/>
+    <mergeCell ref="G17:G19"/>
+    <mergeCell ref="G20:G22"/>
+    <mergeCell ref="B34:L34"/>
+    <mergeCell ref="B45:L45"/>
+    <mergeCell ref="K20:K22"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="K17:K19"/>
+    <mergeCell ref="J17:J19"/>
+    <mergeCell ref="H17:H19"/>
+    <mergeCell ref="F17:F19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <dataValidations count="2">
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 2000 characters long." promptTitle="Text" prompt="Maximum Length: 2000 characters." sqref="F36:G54 F57:G63 F13:G13 F17:G17 F20:G20 F5:G5 F9:G9 F23:G25 F28:G33" xr:uid="{2FA6B964-D986-4DF7-BAA8-382838D5D59B}">
+  <dataValidations xWindow="1143" yWindow="727" count="1">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 2000 characters long." promptTitle="Text" prompt="Maximum Length: 2000 characters." sqref="F58:H63 F13:H13 F17:H17 F20:H20 F5:H5 F9:H9 F23:H25 F28:H38 F41:H44 F47:H55" xr:uid="{2FA6B964-D986-4DF7-BAA8-382838D5D59B}">
       <formula1>2000</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>100</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="I20" r:id="rId1" display="Check this folder for HMP400W technical specifications" xr:uid="{26209B4A-043C-4E1D-B93D-3F4F4A7B1740}"/>
-[...53 lines deleted...]
-    <hyperlink ref="H30" r:id="rId55" display="Check this folder for power supply images" xr:uid="{B01E6792-07F8-4644-B2C4-D65909255F83}"/>
+    <hyperlink ref="J20" r:id="rId1" display="Check this folder for HMP400W technical specifications" xr:uid="{26209B4A-043C-4E1D-B93D-3F4F4A7B1740}"/>
+    <hyperlink ref="I41" r:id="rId2" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{5A6E85A8-6857-4AA2-90BC-F875A936973E}"/>
+    <hyperlink ref="I50" r:id="rId3" display="Check this folder for Elementi Update Plan images." xr:uid="{1AC2DD7C-6039-499E-8417-E0E6AB4850E7}"/>
+    <hyperlink ref="I47" r:id="rId4" display="Check this folder for Elementi images." xr:uid="{5EAD45F5-007B-4FFF-9202-02E0930FB6C7}"/>
+    <hyperlink ref="I31" r:id="rId5" display="Check this folder for cable image" xr:uid="{ACE6274F-C788-49A8-81FF-417E3209DEC2}"/>
+    <hyperlink ref="I13" r:id="rId6" xr:uid="{071CCD10-B415-4391-A1C6-167A66E0F1CD}"/>
+    <hyperlink ref="I24" r:id="rId7" display="Check this folder for warranty image." xr:uid="{98C4F430-73EE-4E59-BC77-1095100B9C56}"/>
+    <hyperlink ref="I14" r:id="rId8" display="Click here for iBX410 images" xr:uid="{81329DE9-C2D2-4208-8FEE-591E29A9BD49}"/>
+    <hyperlink ref="J17" r:id="rId9" display="Check this folder for HMP400W technical specifications" xr:uid="{8A87C9F7-284D-4C1E-BBCB-5F5CBCC9A6F0}"/>
+    <hyperlink ref="J13:J16" r:id="rId10" display="iBX410W technical specifications" xr:uid="{06236E33-EC44-4D8E-9F88-0B94A441D01A}"/>
+    <hyperlink ref="I17" r:id="rId11" xr:uid="{3FE78207-4DEA-479A-9634-A99191FD2A23}"/>
+    <hyperlink ref="I19" r:id="rId12" xr:uid="{FABDA209-FD1C-472A-9E3C-9C3F1B1BE4DA}"/>
+    <hyperlink ref="I22" r:id="rId13" xr:uid="{357F661A-63EB-4050-BA7B-2DC7C80E76AF}"/>
+    <hyperlink ref="I20" r:id="rId14" xr:uid="{DDF35922-CF0A-46E7-9C0A-AE30E1E689CF}"/>
+    <hyperlink ref="J17:J19" r:id="rId15" display="HMP40 technical specifications" xr:uid="{10DDA435-1684-4F4E-839C-C1FB77041E04}"/>
+    <hyperlink ref="J20:J22" r:id="rId16" display="HMP400W technical specifications" xr:uid="{65D6776A-E1A0-4D54-ABDE-C1015AC3B4AD}"/>
+    <hyperlink ref="I25" r:id="rId17" display="Check this folder for warranty image." xr:uid="{04710DE1-2909-449E-B14E-07DE5116EE1D}"/>
+    <hyperlink ref="I48" r:id="rId18" display="Check this folder for Elementi images." xr:uid="{DA091F05-D01C-4DC1-9560-E80729A388EA}"/>
+    <hyperlink ref="I49" r:id="rId19" display="Check this folder for Elementi images." xr:uid="{D1F33495-959F-4AD6-8148-81EC85A7F190}"/>
+    <hyperlink ref="I51" r:id="rId20" display="Check this folder for Elementi Update Plan images." xr:uid="{8955DFAB-4CAC-4D9F-B3AD-BDC6F247A055}"/>
+    <hyperlink ref="I52" r:id="rId21" display="Check this folder for Elementi Update Plan images." xr:uid="{6A293988-08DF-495A-A847-73094480EDD2}"/>
+    <hyperlink ref="I53" r:id="rId22" display="Check this folder for Elementi Update Plan images." xr:uid="{F57FB5C5-67BD-4CC0-8195-FEDF9D954940}"/>
+    <hyperlink ref="I54" r:id="rId23" display="Check this folder for Elementi Update Plan images." xr:uid="{05ADD0FF-E244-41C8-927F-A0F7EF1AB7C7}"/>
+    <hyperlink ref="I55" r:id="rId24" display="Check this folder for Elementi Update Plan images." xr:uid="{DD92FF41-B30F-47AB-BB9F-BD50C130F3FB}"/>
+    <hyperlink ref="I36" r:id="rId25" xr:uid="{6AF81895-293A-4017-AB6A-475736073C5E}"/>
+    <hyperlink ref="I60" r:id="rId26" display="Check this folder for Service-related image." xr:uid="{EDEA67EB-76D9-4A30-A73A-84E25230CF69}"/>
+    <hyperlink ref="I61" r:id="rId27" display="Check this folder for Service-related image." xr:uid="{BFE59633-0FEE-45F5-BD1E-5A4739E2D6CE}"/>
+    <hyperlink ref="I62" r:id="rId28" display="Check this folder for Service-related image." xr:uid="{7107DE5F-81E8-4CDF-A862-7FF6F57391C0}"/>
+    <hyperlink ref="I63" r:id="rId29" display="Check this folder for Service-related image." xr:uid="{2089DC3C-2688-44E8-9A57-A8AF99779C0C}"/>
+    <hyperlink ref="I18" r:id="rId30" display="Click here for HMP400 product images" xr:uid="{5F5EF02C-4740-479F-8017-E8C5457E7161}"/>
+    <hyperlink ref="I21" r:id="rId31" display="Click here for HMP400 product images" xr:uid="{9B30E91D-5398-4C5D-9EE0-897C76A94CB6}"/>
+    <hyperlink ref="I5" r:id="rId32" display="Click here for iBX410 product page" xr:uid="{FEB5759E-D883-4B7E-80F3-EDD66413AC78}"/>
+    <hyperlink ref="I6" r:id="rId33" xr:uid="{7710BA12-9367-47CD-955C-0244F61C7C06}"/>
+    <hyperlink ref="J5:J8" r:id="rId34" display="iBX440 technical specifications" xr:uid="{F70121D6-AFEB-4FB5-9628-DA1DC1189116}"/>
+    <hyperlink ref="I7" r:id="rId35" xr:uid="{EFE581F9-352D-48F1-9B43-DED11C2CF80D}"/>
+    <hyperlink ref="I9" r:id="rId36" xr:uid="{D7675728-83C9-4E05-93F6-A2A3ADE29DFB}"/>
+    <hyperlink ref="I10" r:id="rId37" xr:uid="{60E588E6-2F3A-4357-8330-63E3D65B09CF}"/>
+    <hyperlink ref="I12" r:id="rId38" xr:uid="{A8FBBA25-A5A5-4A98-8B99-391F75C832BE}"/>
+    <hyperlink ref="J9:J12" r:id="rId39" display="iBX410 technical specifications" xr:uid="{AB5115A4-AB0C-4809-B3E2-26AD81F8C7A5}"/>
+    <hyperlink ref="I11" r:id="rId40" xr:uid="{0E4270BE-C383-4385-B3A8-F3FF95C10618}"/>
+    <hyperlink ref="I23" r:id="rId41" display="Check this folder for warranty image." xr:uid="{84E05AD5-9CD1-42FB-BF1C-438A2E42A50D}"/>
+    <hyperlink ref="I32" r:id="rId42" display="Check this folder for cable image" xr:uid="{B76ED5FC-7FA5-45DF-8312-63A2E21A4BE3}"/>
+    <hyperlink ref="I59" r:id="rId43" display="Check this folder for Service-related image." xr:uid="{9D4410EB-0AB0-4018-99FA-6FB414486BFA}"/>
+    <hyperlink ref="I58" r:id="rId44" display="Check this folder for Service-related image." xr:uid="{01B324CF-3CDA-4402-8A96-5374A2D5EB7F}"/>
+    <hyperlink ref="J58" r:id="rId45" xr:uid="{B73EB82B-0EF9-48B7-BD6C-59F1E7FA6F48}"/>
+    <hyperlink ref="J59:J63" r:id="rId46" display="Click here for service technical sheet" xr:uid="{E4F50FDC-8CF6-4924-AC59-D0F5B999887D}"/>
+    <hyperlink ref="I30" r:id="rId47" display="Check this folder for power supply images" xr:uid="{B01E6792-07F8-4644-B2C4-D65909255F83}"/>
+    <hyperlink ref="I8" r:id="rId48" display="iBX440 get-started video available soon" xr:uid="{CA6B1A79-DE06-4415-B775-6C8DD537B6CF}"/>
+    <hyperlink ref="I37" r:id="rId49" xr:uid="{A47CDDDC-5350-4AEA-ACFC-B05A9F253B62}"/>
+    <hyperlink ref="I38" r:id="rId50" xr:uid="{90FD4335-A86D-4D36-A863-7B6D599431C7}"/>
+    <hyperlink ref="I42" r:id="rId51" xr:uid="{57DBFC86-0E21-48EF-9F57-26520268109C}"/>
+    <hyperlink ref="I43" r:id="rId52" xr:uid="{79EFF1BE-88BF-4F36-AB36-828D703C33CA}"/>
+    <hyperlink ref="I44" r:id="rId53" xr:uid="{601C8A0D-07DF-4180-8B7E-368ACE156D5B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId56"/>
-  <drawing r:id="rId57"/>
+  <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId54"/>
+  <drawing r:id="rId55"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...36 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002DC48F20D6789B4883B9B16C704719FA" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8d9d62a1c12e7c6c740ed4586c27872e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="80be8bc2-2dd2-4778-a2bd-887f1523b063" xmlns:ns3="c313f6ba-59b7-4500-a26a-414d5d09073f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="582dcde6a5696596b000bdeae274dbe8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="80be8bc2-2dd2-4778-a2bd-887f1523b063"/>
     <xsd:import namespace="c313f6ba-59b7-4500-a26a-414d5d09073f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -5523,72 +5455,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="80be8bc2-2dd2-4778-a2bd-887f1523b063">
+      <UserInfo>
+        <DisplayName>Romain Marchand</DisplayName>
+        <AccountId>191</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Yulia Goumoens</DisplayName>
+        <AccountId>101</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nicolas Meyer</DisplayName>
+        <AccountId>24</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Elisa Mateus Nunes</DisplayName>
+        <AccountId>643</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="80be8bc2-2dd2-4778-a2bd-887f1523b063" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c313f6ba-59b7-4500-a26a-414d5d09073f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < W o r k b o o k S t a t e   x m l n s : i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / P o w e r B I A d d I n " > < L a s t P r o v i d e d R a n g e N a m e I d > 0 < / L a s t P r o v i d e d R a n g e N a m e I d > < L a s t U s e d G r o u p O b j e c t I d > < / L a s t U s e d G r o u p O b j e c t I d > < T i l e s L i s t > < T i l e s / > < / T i l e s L i s t > < / W o r k b o o k S t a t e > 
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D80AC49F-603C-4A13-B4AF-79C9EB2BAFAD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B159B384-6B34-4BBE-BFF8-DBB7EB33C85D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037E19E2-3207-4A26-A350-924D82A473CA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC6A7513-9966-4DA8-B42C-598FF8779601}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B159B384-6B34-4BBE-BFF8-DBB7EB33C85D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D80AC49F-603C-4A13-B4AF-79C9EB2BAFAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="80be8bc2-2dd2-4778-a2bd-887f1523b063"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c313f6ba-59b7-4500-a26a-414d5d09073f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47EF5A71-A586-4D5F-9862-9E54248AC545}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037E19E2-3207-4A26-A350-924D82A473CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/PowerBIAddIn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Product details</vt:lpstr>
+      <vt:lpstr>'Product details'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Product details'!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>SpinetiX</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SpinetiX Sell-Out Report</dc:title>
   <dc:subject>SpinetiX Sell-Out Report</dc:subject>
   <dc:creator>Serge.Konter@spinetix.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002DC48F20D6789B4883B9B16C704719FA</vt:lpwstr>
   </property>