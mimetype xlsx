--- v1 (2026-01-09)
+++ v2 (2026-06-28)
@@ -1,767 +1,788 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30215"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://spinetix.sharepoint.com/sites/marketingchannelmanagementgroup/Documents partages/CHANNEL/10 - SpinetiX Partner Web Kit/2. Catalogue Pages with Product Descriptions/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://spinetix.sharepoint.com/sites/marketingchannelmanagementgroup/Documents partages/CHANNEL/10 - SpinetiX Partner Web Kit/2. Catalogue Pages with Product Descriptions/WORKING DOCUMENTS/June 2026 - With iBX Power Delivery Units in Yellow/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="111" documentId="13_ncr:1_{F35EA70E-93D0-45D3-A027-A8ED8DAB277C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{84664B83-70BA-4624-BF30-5D224055BB51}"/>
+  <xr:revisionPtr revIDLastSave="140" documentId="13_ncr:1_{F35EA70E-93D0-45D3-A027-A8ED8DAB277C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0723DE31-D5E8-40FB-AB6A-F3513B2BC5D2}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Product details" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Product details'!$1:$2</definedName>
     <definedName name="t_POW_Options" localSheetId="0">[1]!PowerOptions[Power Options]</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Product details'!$A$1:$A$118</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Product details'!$A$1:$A$120</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="192">
+  <si>
+    <t xml:space="preserve"> SpinetiX PORTFOLIO</t>
+  </si>
+  <si>
+    <t>PLAYER</t>
+  </si>
+  <si>
+    <t>PRODUKTBILD</t>
+  </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>SPINETIX SKU</t>
   </si>
   <si>
-    <t>UPC</t>
-[...79 lines deleted...]
-    <t>MEDIEN</t>
+    <t>AUSFÜHRLICHE BESCHREIBUNG</t>
+  </si>
+  <si>
+    <t>KURZBESCHREIBUNG</t>
+  </si>
+  <si>
+    <t>BILDER UND VIDEOS</t>
   </si>
   <si>
     <t>TECHNISCHE
 SPEZIFIKATIONEN</t>
   </si>
   <si>
-    <t>HMP400/400W Netzteil</t>
-[...213 lines deleted...]
-    <t>Der HMP400W ist der Digital Signage Player der vierten Generation der preisgekrönten HMP-Serie von SpinetiX entscheidend für den Erfolg Ihrer Mission und in Deutschland von SpinetiX hergestellt wird. Einige der Hauptmerkmale des HMP400 sind die 4K Wiedergabe mit 60fps, HTML5, PoE+ un WLAN. Erfahren Sie mehr: https://www.spinetix.com/de/hmp400w</t>
+    <t>UPC</t>
   </si>
   <si>
     <t>iBX440</t>
   </si>
   <si>
     <t>SX-HW-IBX440</t>
   </si>
   <si>
+    <t>Der iBX440 ist ein qualitativ erstklassiger Digital Signage Player, der für Videowandanwendungen und hochauflösende LED-Wände konzipiert wurde. Er basiert auf dem Betriebssystem DSOS™. Wir sind stolz darauf, Ihnen mitzuteilen, dass der Player von SpinetiX in Taiwan hergestellt wird.
+Seine Konstruktion erfolgt mit höchster Sorgfalt und auf Basis neuester Technologien. Dieser Player weist vier HDMI-Ausgänge auf, von denen jeder, bei einer perfekten Synchronisierung, eine beeindruckende Auflösung von 4K bei 60 Bildwiederholungen pro Sekunde bietet. Im Zusammenspiel mit SpinetiX ARYA™ CMS und der Elementi Software ist der iBX440 unsere Wahl für beeindruckendste optische Inhalte auf Videowänden und großen LED-Installationen. 
+Entdecken Sie den iBX440 und seine Fähigkeiten auf unserer offiziellen Webseite: https://www.spinetix.com/de/iBX440
+Hauptmerkmale:  
+- 4x HDMI-Ausgänge für hochauflösende 4K Videowände bei 60 FPS
+- Kompatibel mit SpinetiX ARYA™ CMS
+- Kompatibel mit Elementi Digital Signage Software und ihren über 250 Widgets
+- Erweiterte Funktionen aktivierbar mit DSOS-Lizenzen
+- Kompaktes Design mit externer Luftkühlung
+- Neueste Generation Intel® Core™ Prozessor
+- DSOS™ von SpinetiX – speziell für Digital Signage entwickeltes Betriebssystem
+- 128 GB interner Speicher
+- Entwickelt für den 24/7 Betrieb
+- 3 Jahre Garantie inklusive, erweiterbar auf 5 Jahre</t>
+  </si>
+  <si>
+    <t>Der iBX440 ist ein qualitativ erstklassiger Digital Signage Player, der für Videowandanwendungen und hochauflösende LED-Wände konzipiert wurde. Wir sind stolz darauf, Ihnen mitzuteilen, dass der Player von SpinetiX in Taiwan hergestellt wird. Dieser Player weist vier HDMI-Ausgänge auf, von denen jeder, bei einer perfekten Synchronisierung, eine beeindruckende Auflösung von 4K bei 60 FPS. Im Zusammenspiel mit SpinetiX ARYA™ CMS und der Elementi Software ist der iBX440 unsere Wahl für beeindruckendste optische Inhalte auf Videowänden und großen LED-Installationen. : https://www.spinetix.com/de/ibx440</t>
+  </si>
+  <si>
     <t>Klicken Sie hier für die iBX440 Produktseite</t>
-  </si>
-[...4 lines deleted...]
-    <t>Klicken Sie hier für das iBX440 Einführungsvideo</t>
   </si>
   <si>
     <t>Clicken Sie hier für die technischen Spezifikationen des iBX440</t>
   </si>
   <si>
     <t xml:space="preserve">
 7629999631939</t>
   </si>
   <si>
-    <t xml:space="preserve">
-7629999806443</t>
+    <t>Klicken Sie hier für iBX440 Bilder</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für das iBX440 Einführungsvideo</t>
   </si>
   <si>
     <t>iBX440 Einführungsvideo bald verfügbar</t>
   </si>
   <si>
-    <t>Der iBX440 ist ein qualitativ erstklassiger Digital Signage Player, der für Videowandanwendungen und hochauflösende LED-Wände konzipiert wurde. Wir sind stolz darauf, Ihnen mitzuteilen, dass der Player von SpinetiX in Taiwan hergestellt wird. Dieser Player weist vier HDMI-Ausgänge auf, von denen jeder, bei einer perfekten Synchronisierung, eine beeindruckende Auflösung von 4K bei 60 FPS. Im Zusammenspiel mit SpinetiX ARYA™ CMS und der Elementi Software ist der iBX440 unsere Wahl für beeindruckendste optische Inhalte auf Videowänden und großen LED-Installationen. : https://www.spinetix.com/de/ibx440</t>
+    <t>iBX410</t>
+  </si>
+  <si>
+    <t>SX-HW-IBX410</t>
   </si>
   <si>
     <t>Der iBX410 ist der neueste hochmoderne Digital Signage Player für den kommerziellen Einsatz, stolz in Taiwan von SpinetiX hergestellt.
 Entwickelt mit neuester Technologie und präziser Ingenieurskunst, verfügt dieser außergewöhnliche Media Player über einen einzigen HDMI-Ausgang und beeindruckende 4K@60 fps Fähigkeiten, um atemberaubende visuelle Darstellungen und unvergleichliche Leistung zu liefern.
 Mit einem schlanken und kompakten Design, einer Höhe von weniger als 22 mm/0,85 Zoll, setzt der iBX410 neue Maßstäbe in Bezug auf Kompaktheit, ohne dabei an Leistung einzubüßen. Das lüfterlose Design sorgt für geräuschlosen Betrieb und macht ihn für eine Vielzahl von Umgebungen geeignet.
 Ausgestattet mit einem fortschrittlichen Intel® Atom® Prozessor und betrieben vom robusten DSOS™ Betriebssystem, das speziell für Digital Signage entwickelt wurde, garantiert der iBX410 eine beispiellose Vielseitigkeit und Zuverlässigkeit für alle Anwendungen im Bereich der Beschilderung. Dank seiner robusten Leistung und Flexibilität ist er die ideale Wahl für verschiedene Branchen und bietet ein immersives und fesselndes visuelles Erlebnis.
 Entdecken Sie weitere Informationen über den herausragenden iBX410 und seine bemerkenswerten Fähigkeiten auf unserer offiziellen Website: https://www.spinetix.com/de/iBX410
 Hauptmerkmale:  
 -Kompatibel mit ARYA™ CMS
 -Kompatibel mit der Elementi Digital Signage Software and ihren mehr als 250 Widgets
 -Erweiterte Funktionen verfügbar über DSOS Lizenzen
 -Lüfterlos, kompakt und in flacher Bauweise gestaltet
 -Intel® Atom® Prozessor der neuesten Generation
 -DSOS™ von SpinetiX – speziell für das Signage entworfene, ressourcenschonende Betriebssystem
 -4K | bereit für 60 fps
 -128 GB interner Speicherplatz
 -Ausgerichtet für einen Betrieb rund um die Uhr
 -3-Jahres-Garantie inklusive, verlängerbar auf 5 Jahre
 Netzteil enthalten
 Technische daten herunterladen: https://www.spinetix.com/ibx410/specs-de</t>
+  </si>
+  <si>
+    <t>Der iBX410 ist der neueste hochmoderne Digital Signage Player für den kommerziellen Einsatz, stolz in Taiwan von SpinetiX hergestellt. Ausgestattet mit einem fortschrittlichen Intel® Atom® Prozessor und betrieben vom robusten DSOS™ Betriebssystem, das speziell für Digital Signage entwickelt wurde, verfügt der iBX410 über einen einzigen HDMI-Ausgang und beeindruckende 4K@60 fps Fähigkeiten, um atemberaubende visuelle Darstellungen und unvergleichliche Leistung zu liefern. Erfahren Sie mehr: https://www.spinetix.com/de/ibx410</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für die iBX410 Produktseite</t>
+  </si>
+  <si>
+    <t>Clicken Sie hier für die technischen Spezifikationen des iBX410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7629999842717
+</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für iBX410 Bilder</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für das iBX410 Einführungsvideo</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für das iBX410-Einstiegsvideo</t>
   </si>
   <si>
     <t>Der iBX410W ist der neueste hochmoderne Digital Signage Player für den kommerziellen Einsatz, stolz in Taiwan von SpinetiX hergestellt.
 Entwickelt mit neuester Technologie und präziser Ingenieurskunst, verfügt dieser außergewöhnliche Media Player über einen einzigen HDMI-Ausgang und beeindruckende 4K@60 fps Fähigkeiten, um atemberaubende visuelle Darstellungen und unvergleichliche Leistung zu liefern.
 Mit einem schlanken und kompakten Design, einer Höhe von weniger als 22 mm/0,85 Zoll, setzt der iBX410W neue Maßstäbe in Bezug auf Kompaktheit, ohne dabei an Leistung einzubüßen. Das lüfterlose Design sorgt für geräuschlosen Betrieb und macht ihn für eine Vielzahl von Umgebungen geeignet.
 Ausgestattet mit WLAN, einem fortschrittlichen Intel® Atom® Prozessor und betrieben vom robusten DSOS™ Betriebssystem, das speziell für Digital Signage entwickelt wurde, garantiert der iBX410W eine beispiellose Vielseitigkeit und Zuverlässigkeit für alle Anwendungen im Bereich der Beschilderung. Dank seiner robusten Leistung und Flexibilität ist er die ideale Wahl für verschiedene Branchen und bietet ein immersives und fesselndes visuelles Erlebnis.
 Entdecken Sie weitere Informationen über den herausragenden iBX410W und seine bemerkenswerten Fähigkeiten auf unserer offiziellen Website: https://www.spinetix.com/de/iBX410w
 Hauptmerkmale:  
 -Kompatibel mit ARYA™ CMS
 -Kompatibel mit der Elementi Digital Signage Software and ihren mehr als 250 Widgets
 -Erweiterte Funktionen verfügbar über DSOS Lizenzen
 -Lüfterlos, kompakt und in flacher Bauweise gestaltet
 -Intel® Atom® Prozessor der neuesten Generation
 -DSOS™ von SpinetiX – speziell für das Signage entworfene, ressourcenschonende Betriebssystem
 -4K | bereit für 60 fps
 -128 GB interner Speicherplatz
 -Ausgerichtet für einen Betrieb rund um die Uhr
 -WLAN-Funktion
 -3-Jahres-Garantie inklusive, verlängerbar auf 5 Jahre
 Netzteil enthalten
 Technische daten herunterladen: https://www.spinetix.com/ibx410w/specs-de</t>
   </si>
   <si>
     <t>Der iBX410W ist der neueste hochmoderne Digital Signage Player für den kommerziellen Einsatz, stolz in Taiwan von SpinetiX hergestellt. Ausgestattet mit WLAN, einem fortschrittlichen Intel® Atom® Prozessor und betrieben vom robusten DSOS™ Betriebssystem, das speziell für Digital Signage entwickelt wurde, verfügt der iBX410W über einen einzigen HDMI-Ausgang und beeindruckende 4K@60 fps Fähigkeiten, um atemberaubende visuelle Darstellungen und unvergleichliche Leistung zu liefern. Erfahren Sie mehr: https://www.spinetix.com/de/ibx410w</t>
   </si>
   <si>
+    <t xml:space="preserve">
+7629999806443</t>
+  </si>
+  <si>
+    <t>HMP400</t>
+  </si>
+  <si>
+    <t>SX-HW-HMP400</t>
+  </si>
+  <si>
     <t>Der HMP400 ist der Digital Signage Player der vierten Generation der preisgekrönten HMP-Serie von SpinetiX entscheidend für den Erfolg Ihrer Mission. Einige der Hauptmerkmale des HMP400 sind die 4K Wiedergabe mit 60fps, HTML5 und PoE+. Mit seinem Intel® Atom® Prozessor und dem DSOS™ Betriebssystem für das Digital Signage weist der HMP400 eine maximale Leistungsfähigkeit und Flexibilität für jegliche Signage Anwendung auf. Mehr erfahren: https://www.spinetix.com/de/hmp400
 Hauptmerkmale:
 -Kompatibel mit ARYA™ CMS
 -Kompatibel mit der Elementi Digital Signage Software and ihren mehr als 250 Widgets
 -Erweiterte Funktionen verfügbar über DSOS Lizenzen
 -Professioneller, langlebiger Digital Signage Player, ausgelegt für 24/7-Nutzung
 -Staubgeschützt, für extreme Bedingungen entwickelt
 -Verschliessssbare HDMI- und USB-C-Anschlüsse
 -Lüfterlos, kompakt, flaches Design
 -Intel® Atom® processor
 -DSOS™ von SpinetiX – speziell für das Signage entworfene, ressourcenschonende Betriebssystem
 -Unterstützt 4K | 60 fps 
 -Power over Ethernet (PoE+)
 -3 Jahre Garantie
 In der Schweiz entwickelt, in Deutschland hergestellt.
 Technische daten herunterladen: https://www.spinetix.com/HMP400/specs-de</t>
+  </si>
+  <si>
+    <t>Der HMP400 ist der Digital Signage Player der vierten Generation der preisgekrönten HMP-Serie von SpinetiX entscheidend für den Erfolg Ihrer Mission und in Deutschland von SpinetiX hergestellt wird. Einige der Hauptmerkmale des HMP400 sind die 4K Wiedergabe mit 60fps, HTML5 und PoE+. Erfahren Sie mehr: https://www.spinetix.com/de/hmp400</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für die HMP400-Produktseite</t>
+  </si>
+  <si>
+    <t>Clicken Sie hier für die technischen Spezifikationen des HMP400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7629999762350
+</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für HMP400-Player-Bilder</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für das HMP400-Einstiegsvideo</t>
+  </si>
+  <si>
+    <t>HMP400W</t>
+  </si>
+  <si>
+    <t>SX-HW-HMP400W</t>
   </si>
   <si>
     <t>Der HMP400W ist der Digital Signage Player der vierten Generation der preisgekrönten HMP-Serie von SpinetiX entscheidend für den Erfolg Ihrer Mission. Zusätzlich zur Wiedergabe in 4K mit 60fps, HTML5 und PoE+ kann der Player ebenfalls drahtlos per WLAN verbunden werden. Mit seinem Intel® Atom® Prozessor und dem DSOS™ Betriebssystem für das Digital Signage weist der HMP400 eine maximale Leistungsfähigkeit und Flexibilität für jegliche Signage Anwendung auf. https://www.spinetix.com/de/hmp400w
 Hauptmerkmale:
 -Kompatibel mit ARYA™ CMS
 -Kompatibel mit der Elementi Digital Signage Software and ihren mehr als 250 Widgets
 -Erweiterte Funktionen verfügbar über DSOS Lizenzen
 -Professioneller, langlebiger Digital Signage Player, ausgelegt für 24/7-Nutzung
 -Staubgeschützt, für extreme Bedingungen entwickelt
 -Verschliessssbare HDMI- und USB-C-Anschlüsse
 -Lüfterlos, kompakt, flaches Design
 -Intel® Atom® processor
 -DSOS™ von SpinetiX – speziell für das Signage entworfene, ressourcenschonende Betriebssystem
 -Unterstützt 4K | 60 fps 
 -Power over Ethernet (PoE+)
 -WLAN-Funktion
 -3 Jahre Garantie
 In der Schweiz entwickelt, in Deutschland hergestellt.
 Technische daten herunterladen: https://www.spinetix.com/HMP400/specs-de</t>
   </si>
   <si>
-    <t>Einrichtung aller Ihrer Spieler in dem vorgesehenen SpinetiX ARYA™ Enterprise-Konto auf einmal. Die Player befinden sich mit den richtigen Einstellungen im Konto, einschließlich: Playernamen, Seriennummern, Auflösung, Bildschirmausrichtung, Zeitzone, Audioeinstellungen und Playeradressen. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX geliefert. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
-[...30 lines deleted...]
-- 3 Jahre Garantie inklusive, erweiterbar auf 5 Jahre</t>
+    <t>Der HMP400W ist der Digital Signage Player der vierten Generation der preisgekrönten HMP-Serie von SpinetiX entscheidend für den Erfolg Ihrer Mission und in Deutschland von SpinetiX hergestellt wird. Einige der Hauptmerkmale des HMP400 sind die 4K Wiedergabe mit 60fps, HTML5, PoE+ un WLAN. Erfahren Sie mehr: https://www.spinetix.com/de/hmp400w</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für die HMP400W-Produktseite</t>
+  </si>
+  <si>
+    <t>Clicken Sie hier für die technischen Spezifikationen des HMP400W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7629999305878
+</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für HMP400W-Player-Bilder</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für das HMP400W-Einstiegsvideo</t>
   </si>
   <si>
     <t>5-Jahres-Garantieverlängerung für Hardware - iBX440</t>
   </si>
   <si>
     <t>SX-WTY-IBX440</t>
   </si>
   <si>
+    <t>Verlängerung der Garantie für die Hardware eines iBX440 Players von drei auf fünf Jahre.</t>
+  </si>
+  <si>
+    <t>Clicken Sie hier für Bilder</t>
+  </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>5-Jahres-Garantieverlängerung für Hardware - iBX410</t>
+  </si>
+  <si>
     <t>SX-WTY-IBX410</t>
   </si>
   <si>
+    <t>Verlängerung der Garantie für die Hardware eines iBX410 Players von drei auf fünf Jahre.</t>
+  </si>
+  <si>
+    <t>Verlängerung der Garantie für die Hardware eines iBX410 bzw. iBX410W Players von drei auf fünf Jahre.</t>
+  </si>
+  <si>
+    <t>5-Jahres-Garantieverlängerung für Hardware - HMP400/W</t>
+  </si>
+  <si>
     <t>SX-WTY-HMP400</t>
   </si>
   <si>
-    <t>Verlängerung der Garantie für die Hardware eines iBX440 Players von drei auf fünf Jahre.</t>
-[...2 lines deleted...]
-    <t>Verlängerung der Garantie für die Hardware eines iBX410 bzw. iBX410W Players von drei auf fünf Jahre.</t>
+    <t>Verlängerung der Garantie für die Hardware eines HMP400 bzw. HMP400W Players von drei auf fünf Jahre.</t>
+  </si>
+  <si>
+    <t>ZUSATZAUSRÜSTUNG</t>
+  </si>
+  <si>
+    <t>BESCHREIBUNG</t>
+  </si>
+  <si>
+    <t>MEDIEN</t>
+  </si>
+  <si>
+    <t>iBX440 Netzteil</t>
+  </si>
+  <si>
+    <t>SX-HW-PDU-IBX440</t>
+  </si>
+  <si>
+    <t>Ein speziell für den iBX440 konzipiertes Netzteil, für maximale Robustheit und Lebensdauer ausgewählt. 12 V DC, 84 W, mit verriegelbarem Stromanschluss.</t>
+  </si>
+  <si>
+    <t>iBX410/410W Netzteil</t>
+  </si>
+  <si>
+    <t>SX-HW-PDU-IBX410</t>
+  </si>
+  <si>
+    <t>Ein speziell für den iBX410 bzw. den iBX410W konzipiertes Netzteil, für maximale Robustheit und Lebensdauer ausgewählt. 12 V DC, 60 W, mit verriegelbarem Stromanschluss.</t>
+  </si>
+  <si>
+    <t>HMP400/400W Netzteil</t>
+  </si>
+  <si>
+    <t>SX-HW-PD30</t>
+  </si>
+  <si>
+    <t>Ein speziell für den HMP400 bzw. den HMP400W konzipiertes Netzteil für maximale Robustheit und Lebensdauer. Ein Adapter für die USA und die EU sind beigefügt. Die Player der HMP400 Serie können über das Ethernet mit Strom (PoE) versorgt werden. Alternativ können Sie Ihren Player mit diesem qualitativ hochwertigen externen USB-C Netzteil betreiben.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein speziell für den HMP400 bzw. den HMP400W konzipiertes Netzteil für maximale Robustheit und Lebensdauer. Ein Adapter für die USA und die EU sind beigefügt. </t>
+  </si>
+  <si>
+    <t>7629999180062</t>
+  </si>
+  <si>
+    <t>HMP400/400W USB-C Audiokabel</t>
+  </si>
+  <si>
+    <t>SX-HW-UCAUD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein USB-C Audiokabel, um ein Audioausgabegerät mit dem HMP400/400W zu verbinden.  </t>
+  </si>
+  <si>
+    <t>HMP400/400W USB-C serielles Kabel</t>
+  </si>
+  <si>
+    <t>SX-HW-UCSER</t>
+  </si>
+  <si>
+    <t>Ein serielles USB-C Kabel, um ein Gerät per RS232 mit dem HMP400/HMP400W zu verbinden.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> iBX RS-232 serielles Kabel</t>
+  </si>
+  <si>
+    <t>SX-HW-RS-IBX</t>
+  </si>
+  <si>
+    <t>1 RS-232 über spezielles RJ45-Zubehörkabel</t>
+  </si>
+  <si>
+    <t>LIZENZEN &amp; ABONNEMENTS</t>
+  </si>
+  <si>
+    <t>Elementi S</t>
+  </si>
+  <si>
+    <t>SX-SW-EL-S</t>
+  </si>
+  <si>
+    <t>Ein permanenter Elementi S-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets. Elementi ist die führende Software für fortschrittliche Digital Signage-Projekte, die Ihnen hilft, eine visuell reichhaltiges Erlebnis auf jeder Kombination von Bildschirmen in all Ihren Netzwerken zu bieten. Mit Elementi können Sie hochwirksame Projekte wie Videowände, interaktive Kioske und Live-Streaming-Videos erstellen. Erfahren Sie mehr unter: https://www.spinetix.com/de/software</t>
+  </si>
+  <si>
+    <t>Ein permanenter Elementi S-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets.</t>
+  </si>
+  <si>
+    <t>7629999030039</t>
+  </si>
+  <si>
+    <t>Elementi M</t>
   </si>
   <si>
     <t>SX-SW-EL-M</t>
   </si>
   <si>
+    <t>Ein permanenter Elementi M-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets. Elementi ist die führende Software für fortschrittliche Digital Signage-Projekte, die Ihnen hilft, eine visuell reichhaltiges Erlebnis auf jeder Kombination von Bildschirmen in all Ihren Netzwerken zu bieten. Mit Elementi können Sie hochwirksame Projekte wie Videowände, interaktive Kioske und Live-Streaming-Videos erstellen. Erfahren Sie mehr unter: https://www.spinetix.com/de/software</t>
+  </si>
+  <si>
+    <t>Ein permanenter Elementi M-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7629999030046 </t>
+  </si>
+  <si>
+    <t>Elementi X</t>
+  </si>
+  <si>
+    <t>SX-SW-EL-X</t>
+  </si>
+  <si>
+    <t>Ein permanenter Elementi X-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets. Elementi ist die führende Software für fortschrittliche Digital Signage-Projekte, die Ihnen hilft, eine visuell reichhaltiges Erlebnis auf jeder Kombination von Bildschirmen in all Ihren Netzwerken zu bieten. Mit Elementi können Sie hochwirksame Projekte wie Videowände, interaktive Kioske und Live-Streaming-Videos erstellen. Erfahren Sie mehr unter: https://www.spinetix.com/de/software</t>
+  </si>
+  <si>
+    <t>Ein permanenter Elementi X-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7629999030053 </t>
+  </si>
+  <si>
+    <t>Elementi S Update Plan 1-Jahr</t>
+  </si>
+  <si>
     <t>SX-SW-UP1Y-EL-S</t>
   </si>
   <si>
+    <t>Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi S Lizenz zu erhalten. Sichern Sie sich für ein Jahr den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi S Lizenz zu erhalten. </t>
+  </si>
+  <si>
+    <t>Elementi S Update Plan 3-Jahre</t>
+  </si>
+  <si>
     <t>SX-SW-UP3Y-EL-S</t>
   </si>
   <si>
+    <t>Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi S Lizenz zu erhalten. Sichern Sie sich für drei Jahre den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
+  </si>
+  <si>
+    <t>Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi S Lizenz zu erhalten.</t>
+  </si>
+  <si>
+    <t>Elementi M Update Plan 1-Jahr</t>
+  </si>
+  <si>
     <t>SX-SW-UP1Y-EL-M</t>
   </si>
   <si>
+    <t>Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi M Lizenz zu erhalten. Sichern Sie sich für ein Jahr den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
+  </si>
+  <si>
+    <t>Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi M Lizenz zu erhalten</t>
+  </si>
+  <si>
+    <t>Elementi M Update Plan 3-Jahre</t>
+  </si>
+  <si>
     <t>SX-SW-UP3Y-EL-M</t>
   </si>
   <si>
+    <t>Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi M Lizenz zu erhalten. Sichern Sie sich für drei Jahre den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi M Lizenz zu erhalten. </t>
+  </si>
+  <si>
+    <t>Elementi X Update Plan 1-Jahr</t>
+  </si>
+  <si>
     <t>SX-SW-UP1Y-EL-X</t>
   </si>
   <si>
+    <t>Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi X Lizenz zu erhalten. Sichern Sie sich für ein Jahr den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi X Lizenz zu erhalten. </t>
+  </si>
+  <si>
+    <t>Elementi X Update Plan 3-Jahre</t>
+  </si>
+  <si>
     <t>SX-SW-UP3Y-EL-X</t>
   </si>
   <si>
-    <t>SX-SUB-1Y-WID</t>
-[...53 lines deleted...]
-    <t>Ein Jahresabonnement, die die Kompatibilität mit der Elementi-Software und den WIDGETS-Feature-Set ermöglicht. Preis für einen kompatiblen Player.</t>
+    <t>Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi X Lizenz zu erhalten. Sichern Sie sich für drei Jahre den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
+  </si>
+  <si>
+    <t>Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi X Lizenz zu erhalten.</t>
   </si>
   <si>
     <t xml:space="preserve"> Feature-Set - WIDGETS 
 Jahresabonnement
 </t>
   </si>
   <si>
+    <t>SX-SUB-1Y-WID</t>
+  </si>
+  <si>
+    <t>Ein Jahresabonnement, das die Kompatibilität mit der Elementi-Software und den WIDGETS-Feature-Set ermöglicht. Das Abonnement, ist auf Jahresbasis zu erneuern, um WIDGETS-Feature-Set weiterhin auf dem Media Player verwenden zu können. Preis für einen kompatiblen Player.
+Das Abonnement kombiniert die Leistungsfähigkeit der Digital Signage Player SpinetiX HMP400 und HMP400W und die Vielseitigkeit der über 250 Widgets der Digital Signage Software SpinetiX Elementi. Füllen Sie jedes Display mit Inhalten, die automatisch mit Daten aus Ihren alltäglichen Tools wie Social Media, G-Suite oder Microsoft Office 365 aktualisiert werden. Widgets sind leicht anpassbar, einfach und leistungsstark, um daten-gesteuerte Inhalte zu liefern.</t>
+  </si>
+  <si>
+    <t>Ein Jahresabonnement, die die Kompatibilität mit der Elementi-Software und den WIDGETS-Feature-Set ermöglicht. Preis für einen kompatiblen Player.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Feature-Set - KIOSK 
+Jahresabonnement
+</t>
+  </si>
+  <si>
+    <t>SX-SUB-1Y-KIOSK</t>
+  </si>
+  <si>
+    <t>Ein Jahresabonnement, das die Kompatibilität mit der Elementi-Software und den KIOSK-Feature-Set ermöglicht. Das Abonnement, ist auf Jahresbasis zu erneuern, um KIOSK-Feature-Set weiterhin auf dem Media Player verwenden zu können. Preis für einen kompatiblen Player.
+Das Abonnement kombiniert die Leistungsfähigkeit der Digital Signage Player SpinetiX HMP400 und HMP400W und die Vielseitigkeit der über 250 Widgets der Digital Signage Software SpinetiX Elementi. Füllen Sie jedes Display mit Inhalten, die automatisch mit Daten aus Ihren alltäglichen Tools wie Social Media, G-Suite oder Microsoft Office 365 aktualisiert werden. Widgets sind leicht anpassbar, einfach und leistungsstark, um daten-gesteuerte Inhalte zu liefern.</t>
+  </si>
+  <si>
+    <t>Ein Jahresabonnement, die die Kompatibilität mit der Elementi-Software und den KIOSK-Feature-Set ermöglicht. Preis für einen kompatiblen Player.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Feature-Set - SYSTEMS 
+Jahresabonnement
+</t>
+  </si>
+  <si>
+    <t>SX-SUB-1Y-SYS</t>
+  </si>
+  <si>
+    <t>Ein Jahresabonnement, das die Kompatibilität mit der Elementi-Software und den SYSTEMS-Feature-Set ermöglicht. Das Abonnement, ist auf Jahresbasis zu erneuern, um SYSTEMS-Feature-Set weiterhin auf dem Media Player verwenden zu können. Preis für einen kompatiblen Player.
+Das Abonnement kombiniert die Leistungsfähigkeit der Digital Signage Player SpinetiX HMP400 und HMP400W und die Vielseitigkeit der über 250 Widgets der Digital Signage Software SpinetiX Elementi. Füllen Sie jedes Display mit Inhalten, die automatisch mit Daten aus Ihren alltäglichen Tools wie Social Media, G-Suite oder Microsoft Office 365 aktualisiert werden. Widgets sind leicht anpassbar, einfach und leistungsstark, um daten-gesteuerte Inhalte zu liefern.</t>
+  </si>
+  <si>
+    <t>Ein Jahresabonnement, die die Kompatibilität mit der Elementi-Software und den SYSTEMS-Feature-Set ermöglicht. Preis für einen kompatiblen Player.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Feature-Set - WIDGETS 
 Permanente Lizenz
 </t>
   </si>
   <si>
-    <t>Ein Jahresabonnement, das die Kompatibilität mit der Elementi-Software und den WIDGETS-Feature-Set ermöglicht. Das Abonnement, ist auf Jahresbasis zu erneuern, um WIDGETS-Feature-Set weiterhin auf dem Media Player verwenden zu können. Preis für einen kompatiblen Player.
-Das Abonnement kombiniert die Leistungsfähigkeit der Digital Signage Player SpinetiX HMP400 und HMP400W und die Vielseitigkeit der über 250 Widgets der Digital Signage Software SpinetiX Elementi. Füllen Sie jedes Display mit Inhalten, die automatisch mit Daten aus Ihren alltäglichen Tools wie Social Media, G-Suite oder Microsoft Office 365 aktualisiert werden. Widgets sind leicht anpassbar, einfach und leistungsstark, um daten-gesteuerte Inhalte zu liefern.</t>
+    <t>SX-LIC-WIDGETS</t>
   </si>
   <si>
     <t>Eine Permanente Lizenz, die die Kompatibilität mit der Elementi-Software und den WIDGETS-Feature-Set ermöglicht. Preis für einen kompatiblen Player.
 Die Permanente Lizenz kombiniert die Leistungsfähigkeit der Digital Signage Player SpinetiX HMP400 und HMP400W und die Vielseitigkeit der über 250 Widgets der Digital Signage Software SpinetiX Elementi. Füllen Sie jedes Display mit Inhalten, die automatisch mit Daten aus Ihren alltäglichen Tools wie Social Media, G-Suite oder Microsoft Office 365 aktualisiert werden. Widgets sind leicht anpassbar, einfach und leistungsstark, um daten-gesteuerte Inhalte zu liefern.</t>
   </si>
   <si>
     <t xml:space="preserve">Eine Permanente Lizenz, die die Kompatibilität mit der Elementi-Software und den WIDGETS-Feature-Set ermöglicht. </t>
-  </si>
-[...38 lines deleted...]
-    <t>Ein Jahresabonnement, die die Kompatibilität mit der Elementi-Software und den SYSTEMS-Feature-Set ermöglicht. Preis für einen kompatiblen Player.</t>
   </si>
   <si>
     <t xml:space="preserve">Feature-Set - KIOSK 
 Permanente Lizenz
 </t>
   </si>
   <si>
+    <t>SX-LIC-KIOSK</t>
+  </si>
+  <si>
+    <t>Eine Permanente Lizenz, die die Kompatibilität mit der Elementi-Software und den KIOSK-Feature-Set ermöglicht. Preis für einen kompatiblen Player.
+Die Permanente Lizenz kombiniert die Leistungsfähigkeit der Digital Signage Player SpinetiX HMP400 und HMP400W und die Vielseitigkeit der über 250 Widgets der Digital Signage Software SpinetiX Elementi. Füllen Sie jedes Display mit Inhalten, die automatisch mit Daten aus Ihren alltäglichen Tools wie Social Media, G-Suite oder Microsoft Office 365 aktualisiert werden. Widgets sind leicht anpassbar, einfach und leistungsstark, um daten-gesteuerte Inhalte zu liefern.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eine Permanente Lizenz, die die Kompatibilität mit der Elementi-Software und den KIOSK-Feature-Set ermöglicht. </t>
+  </si>
+  <si>
     <t xml:space="preserve">Feature-Set - SYSTEMS 
 Permanente Lizenz
 </t>
   </si>
   <si>
-    <t>Eine Permanente Lizenz, die die Kompatibilität mit der Elementi-Software und den KIOSK-Feature-Set ermöglicht. Preis für einen kompatiblen Player.
-[...6 lines deleted...]
-    <t xml:space="preserve">Eine Permanente Lizenz, die die Kompatibilität mit der Elementi-Software und den SYSTEMS-Feature-Set ermöglicht. </t>
+    <t>SX-LIC-SYSTEMS</t>
   </si>
   <si>
     <t>Eine Permanente Lizenz, die die Kompatibilität mit der Elementi-Software und den SYSTEMS-Feature-Set ermöglicht. Preis für einen kompatiblen Player.
 Die Permanente Lizenz kombiniert die Leistungsfähigkeit der Digital Signage Player SpinetiX HMP400 und HMP400W und die Vielseitigkeit der über 250 Widgets der Digital Signage Software SpinetiX Elementi. Füllen Sie jedes Display mit Inhalten, die automatisch mit Daten aus Ihren alltäglichen Tools wie Social Media, G-Suite oder Microsoft Office 365 aktualisiert werden. Widgets sind leicht anpassbar, einfach und leistungsstark, um daten-gesteuerte Inhalte zu liefern.</t>
   </si>
   <si>
+    <t xml:space="preserve">Eine Permanente Lizenz, die die Kompatibilität mit der Elementi-Software und den SYSTEMS-Feature-Set ermöglicht. </t>
+  </si>
+  <si>
+    <t>SpinetiX ARYA™ Enterprise
+Jahresabonnement</t>
+  </si>
+  <si>
+    <t>SX-SUB-ARYA-ENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein Jahresabonnement für einen kompatiblen Player für den Zugriff auf Enterprise-Funktionen innerhalb der Cloud-basierten Anwendung SpinetiX ARYA. Das Abonnement ist jährlich zu erneuern, damit die Enterprise-Funktionen in SpinetiX ARYA gewahrt bleiben.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ein Jahresabonnement für einen kompatiblen Player für den Zugriff auf Enterprise-Funktionen innerhalb der Cloud-basierten Anwendung SpinetiX ARYA. </t>
+  </si>
+  <si>
+    <t>SpinetiX ARYA™ WIDGETS
+Jahresabonnement</t>
+  </si>
+  <si>
+    <t>SX-SUB-ARYA-WID</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des SpinetiX ARYA Enterprise Plan sowie der WIDGETS-Funktionen in einem bestimmten Konto. Die Abonnementgebühr wird nach Kontokapazität und Dauer des Abonnements berechnet. Die Kontokapazität ist die maximale Anzahl von Spielern, die mit dem SpinetiX ARYA-Konto gekoppelt werden können. Die Mindestdauer des Abonnements beträgt 12 Monate. Das Abonnement verlängert sich automatisch um 12 Monate, es sei denn, SpinetiX wird vor Ablauf des aktuellen Abonnementzeitraums schriftlich darüber informiert. Entdecken Sie alle Vorteile dieses Plans unter: https://www.spinetix.com/arya</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des SpinetiX ARYA Enterprise Plan sowie der WIDGETS-Funktionen in einem bestimmten Konto.</t>
+  </si>
+  <si>
+    <t>SpinetiX ARYA™ KIOSK
+Jahresabonnement</t>
+  </si>
+  <si>
+    <t>SX-SUB-ARYA-KIOSK</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des SpinetiX ARYA Enterprise Plan sowie der KIOSK-Funktionen in einem bestimmten Konto. Die Abonnementgebühr wird nach Kontokapazität und Dauer des Abonnements berechnet. Die Kontokapazität ist die maximale Anzahl von Spielern, die mit dem SpinetiX ARYA-Konto gekoppelt werden können. Die Mindestdauer des Abonnements beträgt 12 Monate. Das Abonnement verlängert sich automatisch um 12 Monate, es sei denn, SpinetiX wird vor Ablauf des aktuellen Abonnementzeitraums schriftlich darüber informiert. Entdecken Sie alle Vorteile dieses Plans unter: https://www.spinetix.com/arya</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des SpinetiX ARYA Enterprise Plan sowie der KIOSK-Funktionen in einem bestimmten Konto.</t>
+  </si>
+  <si>
+    <t>SpinetiX ARYA™ SYSTEMS
+Jahresabonnement</t>
+  </si>
+  <si>
+    <t>SX-SUB-ARYA-SYS</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des SpinetiX ARYA Enterprise Plan sowie der SYSTEMS-Funktionen in einem bestimmten Konto. Die Abonnementgebühr wird nach Kontokapazität und Dauer des Abonnements berechnet. Die Kontokapazität ist die maximale Anzahl von Spielern, die mit dem SpinetiX ARYA-Konto gekoppelt werden können. Die Mindestdauer des Abonnements beträgt 12 Monate. Das Abonnement verlängert sich automatisch um 12 Monate, es sei denn, SpinetiX wird vor Ablauf des aktuellen Abonnementzeitraums schriftlich darüber informiert. Entdecken Sie alle Vorteile dieses Plans unter: https://www.spinetix.com/arya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abonnement zur Aktivierung des SpinetiX ARYA Enterprise Plan sowie der SYSTEMS-Funktionen in einem bestimmten Konto. </t>
+  </si>
+  <si>
+    <t>DIENSTLEISTUNGEN</t>
+  </si>
+  <si>
     <t>SpinetiX Data Storage Region Migration Service</t>
   </si>
   <si>
     <t>SX-SE-DATA-MIGRATE</t>
   </si>
   <si>
     <t xml:space="preserve">Detailbeschreibung: Dieser Service bietet die Dienstleistung einer einmaligen Migration von Kunden- und Nutzerdaten von der Region, in der die Daten aktuell erfasst sind, zu einer anderen Region. Dieser Vorgang beinhaltet die Rekonfigurierung des Single Sign-On (SSO), falls diese Funktion bereits aktiviert wurde. Die Migration stellt sicher, dass Kontinuität und Regelkonformität der Daten, die gemäß den spezifischen Vorgaben am Sitz des Kunden gelten, eingehalten werden. </t>
   </si>
   <si>
     <t xml:space="preserve">Kurzbeschreibung: Einmalige Migration von Kunden- und Nutzerdaten zu einer neuen SpinetiX-Datenerfassungsregion, falls erforderlich inklusive einer Rekonfigurierung des SSO.  </t>
   </si>
   <si>
     <t>Klicken Sie hier für das technische Datenblatt des Service</t>
   </si>
   <si>
+    <t>ARYA - Batch Setup</t>
+  </si>
+  <si>
+    <t>SX-SE-ARYA-BATCH</t>
+  </si>
+  <si>
+    <t>Einrichtung aller Ihrer Spieler in dem vorgesehenen SpinetiX ARYA™ Enterprise-Konto auf einmal. Die Player befinden sich mit den richtigen Einstellungen im Konto, einschließlich: Playernamen, Seriennummern, Auflösung, Bildschirmausrichtung, Zeitzone, Audioeinstellungen und Playeradressen. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX geliefert. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Einrichtung aller Ihrer Spieler in dem vorgesehenen SpinetiX ARYA™ Enterprise-Konto auf einmal. </t>
+  </si>
+  <si>
+    <t>ARYA - Custom Aspect Ratio Setup</t>
+  </si>
+  <si>
+    <t>SX-SE-ARYA-RATIO</t>
+  </si>
+  <si>
+    <t>Einrichtung einer benutzerdefinierten Leinwand innerhalb des angegebenen SpinetiX ARYA™ Enterprise-Kontos, um die Erstellung von Inhalten für die spezifische Auflösung des Displays zu ermöglichen. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX geliefert. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Einrichtung einer benutzerdefinierten Leinwand innerhalb des angegebenen SpinetiX ARYA™ Enterprise-Kontos, um die Erstellung von Inhalten für die spezifische Auflösung des Displays zu ermöglichen. </t>
+  </si>
+  <si>
+    <t>ARYA - Onboarding Training</t>
+  </si>
+  <si>
+    <t>SX-SE-ARYA-TRAIN</t>
+  </si>
+  <si>
+    <t>SpinetiX ARYA™ Enterprise Kundeneinführung durch SpinetiX-Experten. Der Service umfasst 2 Sitzungen mit je 1 Stunde Live-Online-Schulung, um den Kunden bei der Orientierung mit dem Produkt zu helfen. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX angeboten. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpinetiX ARYA™ Enterprise Kundeneinführung durch SpinetiX-Experten. Der Service umfasst 2 Sitzungen mit je 1 Stunde Live-Online-Schulung, um den Kunden bei der Orientierung mit dem Produkt zu helfen. </t>
+  </si>
+  <si>
     <t>SpinetiX HUB - SSO Activation</t>
   </si>
   <si>
     <t>SX-SE-HUB-SSO</t>
   </si>
   <si>
     <t>Professionelle Einrichtung des SpinetiX HUB-Endkundenkontos durch SpinetiX-Experten, um eine Single-Sign-On (SSO)-Aktivierung mit dem Benutzerverzeichnis des Kunden zu ermöglichen, wobei die Benutzerauthentifizierung vom Kunden gesteuert wird. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX erbracht. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
   </si>
   <si>
     <t xml:space="preserve">Professionelle Einrichtung des SpinetiX HUB-Endkundenkontos durch SpinetiX-Experten, um eine Single-Sign-On (SSO)-Aktivierung mit dem Benutzerverzeichnis des Kunden zu ermöglichen, wobei die Benutzerauthentifizierung vom Kunden gesteuert wird. </t>
+  </si>
+  <si>
+    <t>Elementi - Web Page Configuration</t>
+  </si>
+  <si>
+    <t>SX-SE-EL-WEBCONFIG</t>
+  </si>
+  <si>
+    <t>Konfiguration der Elementi-Webseitenschicht durch die Experten von SpinetiX, um automatisch die Authentifizierungsschritte durchzuführen, die für die Anzeige von Inhalten mit Hilfe eines speziell geschriebenen Webrobot-Skripts erforderlich sind. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX geliefert. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konfiguration der Elementi-Webseitenschicht durch die Experten von SpinetiX. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
@@ -918,51 +939,51 @@
       <right style="hair">
         <color rgb="FF0070C0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF0070C0"/>
       </left>
       <right style="hair">
         <color rgb="FF0070C0"/>
       </right>
       <top/>
       <bottom style="hair">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1037,50 +1058,59 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFED866"/>
       <color rgb="FF65D7FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1232,1672 +1262,1748 @@
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="985031" y="11640875"/>
           <a:ext cx="1410548" cy="1110759"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>661148</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>307092</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1254406</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>911211</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3885F74-D465-477F-B2F0-8361E4D97F92}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1348605" y="20301309"/>
           <a:ext cx="570398" cy="573639"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>645460</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>336290</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1215858</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>909804</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103A7E93-B9B1-4521-9020-180B2385EF93}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1332917" y="21746833"/>
           <a:ext cx="570398" cy="573514"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>640978</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>344571</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1215186</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>914969</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8A08DC2-4E38-4179-9880-535AB63ECEBC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1328435" y="23204571"/>
           <a:ext cx="570398" cy="570398"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>502522</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>22413</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1520638</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>986118</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFC54D12-ECCC-4617-B80E-301AC7CA8533}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1186081" y="8101854"/>
           <a:ext cx="999066" cy="963705"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>439880</xdr:colOff>
-[...52 lines deleted...]
-      <xdr:col>2</xdr:col>
       <xdr:colOff>392207</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>425823</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1520191</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1558406</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{876B3001-235B-421A-8E95-583BD96B0C19}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1075766" y="32844441"/>
           <a:ext cx="1127984" cy="1109723"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>397697</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>455857</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1558065</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>1558077</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EC9C1C0-F630-4FAE-9A76-A60B161BA850}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1103668" y="22699533"/>
           <a:ext cx="1143223" cy="1098410"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>371699</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>444425</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1525905</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>1558236</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD584B7C-A2A1-4ACF-B888-2DDCFF38F02A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1055258" y="35003366"/>
           <a:ext cx="1154206" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>339453</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>377192</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1520637</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1520415</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Picture 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4797E87-ACD3-4907-AB33-A120F1127824}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1023012" y="38947839"/>
           <a:ext cx="1173564" cy="1131793"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>347382</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>155203</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1557841</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>1330382</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Picture 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52F1922C-7C82-4C38-A205-CF03D748912D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1030941" y="46569968"/>
           <a:ext cx="1187599" cy="1158034"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>362399</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>160694</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1563108</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1335548</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Picture 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A5AD324-385D-439E-B284-393FDC38FD4F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1045958" y="43863635"/>
           <a:ext cx="1200709" cy="1174854"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>358967</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>22414</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1521121</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>1177720</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC28F30B-8B72-4BF6-8AF0-A5C6F4A01AC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1046424" y="24240762"/>
           <a:ext cx="1162154" cy="1149591"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>328371</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>10736</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1559140</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>437</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1C6CE2-F068-45BF-8D25-98004CB8FD88}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1015828" y="25454910"/>
           <a:ext cx="1215529" cy="1215529"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>343338</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>9698</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1519303</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>1215505</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66E65129-13EB-46D4-AFF7-C550BEE4CA1A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1030795" y="26679698"/>
           <a:ext cx="1170250" cy="1194377"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>352021</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>10414</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1520498</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1177309</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Picture 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B7314B3-C23C-4FC3-AA8A-F393656AF2AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1039478" y="27906240"/>
           <a:ext cx="1153237" cy="1161180"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>357375</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>16278</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1520754</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>1215555</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="Picture 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9DE8B36-448D-438A-9A02-FF3CC2FCA0BE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1044832" y="29137930"/>
           <a:ext cx="1151949" cy="1176417"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>361630</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>20112</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1520756</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>1215555</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Picture 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD633B5C-CBE1-41B8-8E5F-9F182F0CFBA5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1049087" y="30367590"/>
           <a:ext cx="1141981" cy="1172583"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457604</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>177607</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1193790" cy="1193790"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9761AD3-0C24-45A2-8288-7F3896F90C6C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1143404" y="52460332"/>
           <a:ext cx="1193790" cy="1193790"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>440587</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>244381</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1193790" cy="1193790"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{111C2537-888A-4BDA-B1B8-81815B1AAC76}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1126387" y="50917381"/>
           <a:ext cx="1193790" cy="1193790"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>435170</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>218831</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1193790" cy="1193790"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B307163-09AE-44EA-9A48-8AD987B0DA8A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1120970" y="49282106"/>
           <a:ext cx="1193790" cy="1193790"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>414130</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>57978</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1202734" cy="1202734"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD083FFF-92DD-421C-ACFB-63AD6F64E087}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1101587" y="48304174"/>
           <a:ext cx="1202734" cy="1202734"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>370547</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>291288</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1482292</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>1405573</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CB0EB1-3F32-45BA-9F39-FE682EF97539}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1054106" y="58236906"/>
           <a:ext cx="1104125" cy="1114285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>351864</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>285459</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1482185</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>1405620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4737DC24-DBCF-48E6-8106-CAD1354C9AE9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1035423" y="59844724"/>
           <a:ext cx="1122701" cy="1118256"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>342339</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>262487</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1482820</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>1406143</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8B359F7-5F2F-43C4-9BF3-666064721C41}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1025898" y="61435399"/>
           <a:ext cx="1130956" cy="1134131"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>313764</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>96640</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1444085</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>1216166</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CF8E5CF-83CF-4B78-B281-0764E7EF2C85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="997323" y="62883199"/>
           <a:ext cx="1122701" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>327187</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>317886</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1751455</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>986210</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6E25860-08DB-85F8-68F1-C9E228891BEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1037232" y="15350068"/>
           <a:ext cx="1424268" cy="654989"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>30703</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1096362</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1939402</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>685175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1F1AFE6-CD89-956C-924F-2269AEEA0E03}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="712021" y="3633374"/>
           <a:ext cx="1891554" cy="1023166"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>180735</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>972375</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1669804" cy="856875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1BDD369-4CD0-4BC2-BC08-DF271DBA1C0D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="862053" y="16167551"/>
           <a:ext cx="1669804" cy="856875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>217059</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>197224</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1563155" cy="210448"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F468BC4-1848-4321-ACEB-33DA84425B46}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="900282" y="19559084"/>
           <a:ext cx="1563155" cy="210448"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>302558</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>78441</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1710048</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>1443615</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{230E35E9-4FD7-4292-BAB2-8E44C90E3424}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="986117" y="28160382"/>
           <a:ext cx="1396060" cy="1365174"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>464887</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>85184</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="986718" cy="748393"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B702DC03-CFAD-4039-BA88-1DC2D6FE6473}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="5400000">
           <a:off x="1267608" y="36015346"/>
           <a:ext cx="748393" cy="986718"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>336176</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>201706</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1597238</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>804132</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D1D5615-6AEB-4441-9A77-2BE7F1175AF6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1019735" y="36161382"/>
           <a:ext cx="1251537" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>366921</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>224118</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1115003" cy="1109288"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{796CE7B3-543E-4E03-BC0C-9CF8302ACB88}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1050480" y="67616294"/>
           <a:ext cx="1115003" cy="1109288"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>425823</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>257735</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1452489</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>1299639</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7796169A-5FF8-483D-BD4E-D0C8E58A87FE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1109382" y="67649911"/>
           <a:ext cx="1028571" cy="1047619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>439880</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>106636</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1084120" cy="765966"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4489261-498A-442F-BCE9-24824BA35D4E}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{FFC54D12-ECCC-4617-B80E-301AC7CA8533}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="16200000">
+          <a:off x="1284757" y="32770709"/>
+          <a:ext cx="765966" cy="1084120"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>368674</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>247650</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1251537" cy="610046"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76A6F08E-53C2-492B-86F9-9A36C09A59E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1054474" y="33070800"/>
+          <a:ext cx="1251537" cy="610046"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>245969</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1251537" cy="610046"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F76981A-4B3E-408C-86B0-43D76F1D7127}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1047750" y="34212119"/>
+          <a:ext cx="1251537" cy="610046"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/3-Price%20Lists/2020/SpinetiX_Price_List_2020_v10.1.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../3-Price%20Lists/2020/SpinetiX_Price_List_2020_v10.1.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/3-Price%20Lists/2020/SpinetiX_Price_List_2020_v10.1.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Settings"/>
       <sheetName val="NFU_legacyEMEA"/>
       <sheetName val="400"/>
       <sheetName val="400 Dealer"/>
       <sheetName val="DSOS-ARYA Distrib"/>
       <sheetName val="400-DSOS-ARYA Dealers"/>
       <sheetName val="DSOS_full-Dealer_NFU"/>
       <sheetName val="DSOS_permanent"/>
       <sheetName val="DSOS-Dealers_NFU"/>
       <sheetName val="Licenses"/>
       <sheetName val="Value EMEA"/>
       <sheetName val="Value USA"/>
       <sheetName val="Value CAN"/>
       <sheetName val="Value AU"/>
       <sheetName val="Value Asia"/>
       <sheetName val="Dealer CHF"/>
       <sheetName val="Dealer EUR"/>
       <sheetName val="Dealer USD"/>
       <sheetName val="DiVA "/>
       <sheetName val="Welcome Pack"/>
       <sheetName val="SpinetiX_Price_List_2020_v10.1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
@@ -3200,1848 +3306,1904 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2020/Website%20Pages/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides/HMP400-HMP400W?csf=1&amp;web=1&amp;e=jlkwjE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/ibx440" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JdDPUbVw-lU" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/StFBU-Iw4L0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/K--2UuVxF0c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-power-delivery-unit-images.zip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w-AOFg35IKs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-ibx440-player-images.zip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/WMnAcwC_5v8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410/specs-de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/hmp400/specs-de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/hmp400/specs-de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/ibx410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410w/specs-de" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-serial-cable-images.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/ibx410w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-audio-cable-images.zip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410/specs-de" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410/specs-de" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2020/Website%20Pages/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides/HMP400-HMP400W?csf=1&amp;web=1&amp;e=jlkwjE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx440/specs-de" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2020/Website%20Pages/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides/HMP400-HMP400W?csf=1&amp;web=1&amp;e=jlkwjE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-ibx440-player-images.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/ibx410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410w/specs-de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-serial-cable-images.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/K--2UuVxF0c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-audio-cable-images.zip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w-AOFg35IKs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410/specs-de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410/specs-de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-power-delivery-unit-images.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410/specs-de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/WMnAcwC_5v8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/hmp400/specs-de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/hmp400/specs-de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx440/specs-de" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/ibx410w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/ibx440" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/StFBU-Iw4L0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JdDPUbVw-lU" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2020/Website%20Pages/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides/HMP400-HMP400W?csf=1&amp;web=1&amp;e=jlkwjE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDCA9203-2C9E-42A0-B0F2-51E5597BFEA7}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ592"/>
+  <dimension ref="A1:AQ594"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A44" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H60" sqref="H60"/>
+    <sheetView tabSelected="1" topLeftCell="B25" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="40.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="51.28515625" style="1" customWidth="1"/>
     <col min="8" max="9" width="18.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="24.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="5" style="1" customWidth="1"/>
     <col min="13" max="43" width="2.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="44" max="16384" width="11.42578125" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:11"/>
+    <row r="2" spans="2:11" ht="30" customHeight="1">
       <c r="B2" s="5"/>
       <c r="C2" s="35" t="s">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="5"/>
     </row>
-    <row r="3" spans="2:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:11" ht="21" customHeight="1">
       <c r="B3" s="32" t="s">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
     </row>
-    <row r="4" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:11" ht="30" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="6" t="s">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E4" s="11" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>62</v>
+        <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="K4" s="5"/>
     </row>
-    <row r="5" spans="2:11" ht="105.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:11" ht="105.6" customHeight="1">
       <c r="B5" s="9"/>
       <c r="C5" s="29"/>
       <c r="D5" s="38" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="E5" s="38" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="F5" s="22" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="G5" s="22" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="H5" s="16" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="I5" s="26" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="J5" s="38" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="K5" s="5"/>
     </row>
-    <row r="6" spans="2:11" ht="112.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:11" ht="112.9" customHeight="1">
       <c r="B6" s="9"/>
       <c r="C6" s="30"/>
       <c r="D6" s="39"/>
       <c r="E6" s="39"/>
       <c r="F6" s="23"/>
       <c r="G6" s="23"/>
       <c r="H6" s="16" t="s">
-        <v>105</v>
+        <v>17</v>
       </c>
       <c r="I6" s="27"/>
       <c r="J6" s="39"/>
       <c r="K6" s="5"/>
     </row>
-    <row r="7" spans="2:11" ht="121.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:11" ht="121.9" customHeight="1">
       <c r="B7" s="9"/>
       <c r="C7" s="30"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
       <c r="H7" s="16" t="s">
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="I7" s="27"/>
       <c r="J7" s="39"/>
       <c r="K7" s="5"/>
     </row>
-    <row r="8" spans="2:11" ht="174.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:11" ht="174.75" customHeight="1">
       <c r="B8" s="9"/>
       <c r="C8" s="31"/>
       <c r="D8" s="40"/>
       <c r="E8" s="40"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="19" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="I8" s="28"/>
       <c r="J8" s="40"/>
       <c r="K8" s="5"/>
     </row>
-    <row r="9" spans="2:11" ht="105.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:11" ht="105.6" customHeight="1">
       <c r="B9" s="9"/>
       <c r="C9" s="29"/>
       <c r="D9" s="29" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E9" s="29" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="F9" s="22" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="G9" s="24" t="s">
-        <v>94</v>
+        <v>23</v>
       </c>
       <c r="H9" s="16" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="I9" s="26" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="J9" s="29" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="K9" s="5"/>
     </row>
-    <row r="10" spans="2:11" ht="112.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:11" ht="112.9" customHeight="1">
       <c r="B10" s="9"/>
       <c r="C10" s="30"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="23"/>
       <c r="G10" s="25"/>
       <c r="H10" s="16" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="I10" s="27"/>
       <c r="J10" s="30"/>
       <c r="K10" s="5"/>
     </row>
-    <row r="11" spans="2:11" ht="121.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:11" ht="121.9" customHeight="1">
       <c r="B11" s="9"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="23"/>
       <c r="G11" s="25"/>
       <c r="H11" s="16" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="I11" s="27"/>
       <c r="J11" s="30"/>
       <c r="K11" s="5"/>
     </row>
-    <row r="12" spans="2:11" ht="141.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:11" ht="141.75" customHeight="1">
       <c r="B12" s="9"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="F12" s="37"/>
       <c r="G12" s="41"/>
       <c r="H12" s="16" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="I12" s="28"/>
       <c r="J12" s="31"/>
       <c r="K12" s="5"/>
     </row>
-    <row r="13" spans="2:11" ht="105.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:11" ht="105.6" customHeight="1">
       <c r="B13" s="9"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="E13" s="29" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="F13" s="22" t="s">
-        <v>113</v>
+        <v>30</v>
       </c>
       <c r="G13" s="22" t="s">
-        <v>114</v>
+        <v>31</v>
       </c>
       <c r="H13" s="16" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="I13" s="26" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="J13" s="38" t="s">
-        <v>109</v>
+        <v>32</v>
       </c>
       <c r="K13" s="5"/>
     </row>
-    <row r="14" spans="2:11" ht="112.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:11" ht="112.9" customHeight="1">
       <c r="B14" s="9"/>
       <c r="C14" s="30"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="26" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="I14" s="27"/>
       <c r="J14" s="39"/>
       <c r="K14" s="5"/>
     </row>
-    <row r="15" spans="2:11" ht="121.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:11" ht="121.9" customHeight="1">
       <c r="B15" s="9"/>
       <c r="C15" s="30"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="39"/>
       <c r="K15" s="5"/>
     </row>
-    <row r="16" spans="2:11" ht="141.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:11" ht="141.75" customHeight="1">
       <c r="B16" s="9"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="40"/>
       <c r="K16" s="5"/>
     </row>
-    <row r="17" spans="1:11" ht="111" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" ht="111" customHeight="1">
       <c r="B17" s="34"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29" t="s">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="E17" s="29" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="F17" s="22" t="s">
-        <v>115</v>
+        <v>35</v>
       </c>
       <c r="G17" s="24" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="I17" s="26" t="s">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="J17" s="29" t="s">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="K17" s="5"/>
     </row>
-    <row r="18" spans="1:11" ht="102.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11" ht="102.6" customHeight="1">
       <c r="B18" s="34"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
       <c r="E18" s="30"/>
       <c r="F18" s="23"/>
       <c r="G18" s="25"/>
       <c r="H18" s="16" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="I18" s="27"/>
       <c r="J18" s="30"/>
       <c r="K18" s="5"/>
     </row>
-    <row r="19" spans="1:11" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" ht="105" customHeight="1">
       <c r="B19" s="34"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="23"/>
       <c r="G19" s="25"/>
       <c r="H19" s="16" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="I19" s="28"/>
       <c r="J19" s="31"/>
       <c r="K19" s="5"/>
     </row>
-    <row r="20" spans="1:11" ht="96.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11" ht="96.6" customHeight="1">
       <c r="B20" s="34"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="E20" s="29" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="F20" s="22" t="s">
-        <v>116</v>
+        <v>44</v>
       </c>
       <c r="G20" s="24" t="s">
-        <v>101</v>
+        <v>45</v>
       </c>
       <c r="H20" s="16" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="I20" s="26" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="J20" s="29" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="K20" s="5"/>
     </row>
-    <row r="21" spans="1:11" ht="104.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11" ht="104.45" customHeight="1">
       <c r="B21" s="9"/>
       <c r="C21" s="30"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="23"/>
       <c r="G21" s="25"/>
       <c r="H21" s="16" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="I21" s="27"/>
       <c r="J21" s="30"/>
       <c r="K21" s="5"/>
     </row>
-    <row r="22" spans="1:11" ht="121.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11" ht="121.15" customHeight="1">
       <c r="B22" s="9"/>
       <c r="C22" s="31"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="23"/>
       <c r="G22" s="25"/>
       <c r="H22" s="16" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="I22" s="28"/>
       <c r="J22" s="31"/>
       <c r="K22" s="5"/>
     </row>
-    <row r="23" spans="1:11" ht="121.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:11" ht="121.15" customHeight="1">
       <c r="B23" s="9"/>
       <c r="C23" s="21"/>
       <c r="D23" s="8" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="E23" s="21" t="s">
-        <v>125</v>
+        <v>52</v>
       </c>
       <c r="F23" s="12" t="s">
-        <v>128</v>
+        <v>53</v>
       </c>
       <c r="G23" s="12" t="s">
-        <v>128</v>
+        <v>53</v>
       </c>
       <c r="H23" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I23" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J23" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K23" s="5"/>
     </row>
-    <row r="24" spans="1:11" ht="117" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11" ht="117" customHeight="1">
       <c r="B24" s="9"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>126</v>
+        <v>57</v>
       </c>
       <c r="F24" s="12" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="G24" s="12" t="s">
-        <v>129</v>
+        <v>59</v>
       </c>
       <c r="H24" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I24" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J24" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K24" s="5"/>
     </row>
-    <row r="25" spans="1:11" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:11" ht="87.75" customHeight="1">
       <c r="B25" s="9"/>
       <c r="C25" s="8"/>
       <c r="D25" s="14" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>127</v>
+        <v>61</v>
       </c>
       <c r="F25" s="15" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="G25" s="12" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I25" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J25" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K25" s="5"/>
     </row>
-    <row r="26" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11" ht="21" customHeight="1">
       <c r="B26" s="32" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="C26" s="33"/>
       <c r="D26" s="33"/>
       <c r="E26" s="33"/>
       <c r="F26" s="33"/>
       <c r="G26" s="33"/>
       <c r="H26" s="33"/>
       <c r="I26" s="33"/>
       <c r="J26" s="33"/>
       <c r="K26" s="33"/>
     </row>
-    <row r="27" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11" ht="30" customHeight="1">
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="s">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="G27" s="7"/>
       <c r="H27" s="7" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="I27" s="6" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="J27" s="7" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="K27" s="5"/>
     </row>
-    <row r="28" spans="1:11" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" ht="90" customHeight="1">
       <c r="A28" s="4"/>
       <c r="B28" s="9"/>
-      <c r="C28" s="8"/>
-[...9 lines deleted...]
-      <c r="G28" s="12" t="s">
+      <c r="C28" s="42"/>
+      <c r="D28" s="42" t="s">
         <v>66</v>
       </c>
-      <c r="H28" s="16" t="s">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="E28" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="F28" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="H28" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="I28" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="J28" s="8" t="s">
+        <v>55</v>
       </c>
       <c r="K28" s="5"/>
     </row>
-    <row r="29" spans="1:11" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:11" ht="90" customHeight="1">
       <c r="A29" s="4"/>
       <c r="B29" s="9"/>
-      <c r="C29" s="8"/>
-[...16 lines deleted...]
-        <v>11</v>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="G29" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="H29" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="I29" s="42" t="s">
+        <v>55</v>
       </c>
       <c r="J29" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K29" s="5"/>
     </row>
-    <row r="30" spans="1:11" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:11" ht="90" customHeight="1">
       <c r="A30" s="4"/>
       <c r="B30" s="9"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>73</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>74</v>
       </c>
       <c r="G30" s="12" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="H30" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I30" s="8" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>55</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>76</v>
       </c>
       <c r="K30" s="5"/>
     </row>
-    <row r="31" spans="1:11" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:11" ht="80.25" customHeight="1">
       <c r="A31" s="4"/>
       <c r="B31" s="9"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
-        <v>154</v>
+        <v>77</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>152</v>
+        <v>78</v>
       </c>
       <c r="F31" s="12" t="s">
-        <v>153</v>
+        <v>79</v>
       </c>
       <c r="G31" s="12" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>79</v>
+      </c>
+      <c r="H31" s="16" t="s">
+        <v>54</v>
       </c>
       <c r="I31" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J31" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K31" s="5"/>
     </row>
-    <row r="32" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="J33" s="7" t="s">
+    <row r="32" spans="1:11" ht="73.5" customHeight="1">
+      <c r="A32" s="4"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="H32" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="I32" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J32" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="K32" s="5"/>
+    </row>
+    <row r="33" spans="1:11" ht="73.5" customHeight="1">
+      <c r="A33" s="4"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="G33" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="H33" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I33" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="K33" s="5"/>
+    </row>
+    <row r="34" spans="1:11" ht="21" customHeight="1">
+      <c r="B34" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="33"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="33"/>
+      <c r="J34" s="33"/>
+      <c r="K34" s="33"/>
+    </row>
+    <row r="35" spans="1:11" ht="30" customHeight="1">
+      <c r="B35" s="5"/>
+      <c r="C35" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="K33" s="5"/>
-[...49 lines deleted...]
-        <v>19</v>
+      <c r="D35" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>9</v>
       </c>
       <c r="K35" s="5"/>
     </row>
-    <row r="36" spans="2:11" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="111.75" customHeight="1">
       <c r="B36" s="9"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="F36" s="12" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="G36" s="12" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="H36" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="I36" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J36" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="I36" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K36" s="5"/>
     </row>
-    <row r="37" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="114" customHeight="1">
       <c r="B37" s="9"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>93</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>94</v>
       </c>
       <c r="G37" s="12" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="H37" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I37" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J37" s="8" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="K37" s="5"/>
     </row>
-    <row r="38" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" ht="107.25" customHeight="1">
       <c r="B38" s="9"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>98</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>99</v>
       </c>
       <c r="G38" s="12" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="H38" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I38" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J38" s="8" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="K38" s="5"/>
     </row>
-    <row r="39" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:11" ht="96.75" customHeight="1">
       <c r="B39" s="9"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>133</v>
+        <v>103</v>
       </c>
       <c r="F39" s="15" t="s">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="G39" s="12" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="H39" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I39" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J39" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K39" s="5"/>
     </row>
-    <row r="40" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:11" ht="96.75" customHeight="1">
       <c r="B40" s="9"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
-        <v>37</v>
+        <v>106</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>134</v>
+        <v>107</v>
       </c>
       <c r="F40" s="15" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="G40" s="12" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="H40" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I40" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J40" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K40" s="5"/>
     </row>
-    <row r="41" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:11" ht="96.75" customHeight="1">
       <c r="B41" s="9"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
-        <v>38</v>
+        <v>110</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="F41" s="15" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="G41" s="12" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="H41" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I41" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J41" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K41" s="5"/>
     </row>
-    <row r="42" spans="2:11" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:11" ht="96.75" customHeight="1">
       <c r="B42" s="9"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="F42" s="15" t="s">
-        <v>42</v>
+        <v>116</v>
       </c>
       <c r="G42" s="12" t="s">
-        <v>71</v>
+        <v>117</v>
       </c>
       <c r="H42" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I42" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J42" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K42" s="5"/>
     </row>
-    <row r="43" spans="2:11" ht="155.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:11" ht="96.75" customHeight="1">
       <c r="B43" s="9"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
-        <v>156</v>
+        <v>118</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>119</v>
+      </c>
+      <c r="F43" s="15" t="s">
+        <v>120</v>
       </c>
       <c r="G43" s="12" t="s">
-        <v>155</v>
+        <v>121</v>
       </c>
       <c r="H43" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I43" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J43" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K43" s="5"/>
     </row>
-    <row r="44" spans="2:11" ht="153.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:11" ht="96.75" customHeight="1">
       <c r="B44" s="9"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
-        <v>165</v>
+        <v>122</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>123</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>124</v>
       </c>
       <c r="G44" s="12" t="s">
-        <v>168</v>
+        <v>125</v>
       </c>
       <c r="H44" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I44" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J44" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K44" s="5"/>
     </row>
-    <row r="45" spans="2:11" ht="153.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:11" ht="155.25" customHeight="1">
       <c r="B45" s="9"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
-        <v>166</v>
+        <v>126</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="F45" s="12" t="s">
-        <v>169</v>
+        <v>128</v>
       </c>
       <c r="G45" s="12" t="s">
-        <v>170</v>
+        <v>129</v>
       </c>
       <c r="H45" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I45" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J45" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K45" s="5"/>
     </row>
-    <row r="46" spans="2:11" ht="141" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:11" ht="153.75" customHeight="1">
       <c r="B46" s="9"/>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="F46" s="12" t="s">
-        <v>159</v>
+        <v>132</v>
       </c>
       <c r="G46" s="12" t="s">
-        <v>160</v>
+        <v>133</v>
       </c>
       <c r="H46" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I46" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J46" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K46" s="5"/>
     </row>
-    <row r="47" spans="2:11" ht="140.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:11" ht="153.75" customHeight="1">
       <c r="B47" s="9"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
-        <v>171</v>
+        <v>134</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="F47" s="12" t="s">
-        <v>173</v>
+        <v>136</v>
       </c>
       <c r="G47" s="12" t="s">
-        <v>174</v>
+        <v>137</v>
       </c>
       <c r="H47" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I47" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J47" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K47" s="5"/>
     </row>
-    <row r="48" spans="2:11" ht="136.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:11" ht="141" customHeight="1">
       <c r="B48" s="9"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
-        <v>172</v>
+        <v>138</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F48" s="12" t="s">
-        <v>176</v>
+        <v>140</v>
       </c>
       <c r="G48" s="12" t="s">
-        <v>175</v>
+        <v>141</v>
       </c>
       <c r="H48" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I48" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J48" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K48" s="5"/>
     </row>
-    <row r="49" spans="1:11" ht="105" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="4"/>
+    <row r="49" spans="1:11" ht="140.25" customHeight="1">
       <c r="B49" s="9"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>143</v>
       </c>
       <c r="F49" s="12" t="s">
-        <v>48</v>
+        <v>144</v>
       </c>
       <c r="G49" s="12" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>145</v>
+      </c>
+      <c r="H49" s="16" t="s">
+        <v>54</v>
       </c>
       <c r="I49" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J49" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K49" s="5"/>
     </row>
-    <row r="50" spans="1:11" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:11" ht="136.5" customHeight="1">
       <c r="B50" s="9"/>
-      <c r="C50" s="17"/>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F50" s="12" t="s">
-        <v>51</v>
+        <v>148</v>
       </c>
       <c r="G50" s="12" t="s">
-        <v>74</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>149</v>
+      </c>
+      <c r="H50" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="I50" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J50" s="8" t="s">
+        <v>55</v>
       </c>
       <c r="K50" s="5"/>
     </row>
-    <row r="51" spans="1:11" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:11" ht="105" customHeight="1">
+      <c r="A51" s="4"/>
       <c r="B51" s="9"/>
-      <c r="C51" s="17"/>
+      <c r="C51" s="8"/>
       <c r="D51" s="8" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="F51" s="12" t="s">
-        <v>52</v>
+        <v>152</v>
       </c>
       <c r="G51" s="12" t="s">
-        <v>75</v>
+        <v>153</v>
       </c>
       <c r="H51" s="18" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>54</v>
+      </c>
+      <c r="I51" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J51" s="8" t="s">
+        <v>55</v>
       </c>
       <c r="K51" s="5"/>
     </row>
-    <row r="52" spans="1:11" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" ht="126.75" customHeight="1">
       <c r="B52" s="9"/>
       <c r="C52" s="17"/>
       <c r="D52" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="G52" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="H52" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="I52" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="J52" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="K52" s="5"/>
+    </row>
+    <row r="53" spans="1:11" ht="126.75" customHeight="1">
+      <c r="B53" s="9"/>
+      <c r="C53" s="17"/>
+      <c r="D53" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="F53" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="G53" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="H53" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="I53" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="J53" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="K53" s="5"/>
+    </row>
+    <row r="54" spans="1:11" ht="126.75" customHeight="1">
+      <c r="B54" s="9"/>
+      <c r="C54" s="17"/>
+      <c r="D54" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F54" s="12" t="s">
         <v>164</v>
       </c>
-      <c r="E52" s="8" t="s">
-[...46 lines deleted...]
-    <row r="55" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G54" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="H54" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="I54" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="J54" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="K54" s="5"/>
+    </row>
+    <row r="55" spans="1:11" ht="16.899999999999999" customHeight="1">
+      <c r="A55" s="4"/>
       <c r="B55" s="5"/>
-      <c r="C55" s="6" t="s">
-[...18 lines deleted...]
-      <c r="J55" s="7" t="s">
+      <c r="C55" s="5"/>
+      <c r="D55" s="5"/>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="5"/>
+    </row>
+    <row r="56" spans="1:11" ht="21" customHeight="1">
+      <c r="B56" s="32" t="s">
+        <v>166</v>
+      </c>
+      <c r="C56" s="33"/>
+      <c r="D56" s="33"/>
+      <c r="E56" s="33"/>
+      <c r="F56" s="33"/>
+      <c r="G56" s="33"/>
+      <c r="H56" s="33"/>
+      <c r="I56" s="33"/>
+      <c r="J56" s="33"/>
+      <c r="K56" s="33"/>
+    </row>
+    <row r="57" spans="1:11" ht="30" customHeight="1">
+      <c r="B57" s="5"/>
+      <c r="C57" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="K55" s="5"/>
-[...49 lines deleted...]
-        <v>11</v>
+      <c r="D57" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="J57" s="7" t="s">
+        <v>9</v>
       </c>
       <c r="K57" s="5"/>
     </row>
-    <row r="58" spans="1:11" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:11" ht="126.75" customHeight="1">
       <c r="B58" s="9"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8" t="s">
-        <v>55</v>
+        <v>167</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>168</v>
+      </c>
+      <c r="F58" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="G58" s="12" t="s">
+        <v>170</v>
       </c>
       <c r="H58" s="16" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>54</v>
+      </c>
+      <c r="I58" s="16" t="s">
+        <v>171</v>
       </c>
       <c r="J58" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K58" s="5"/>
     </row>
-    <row r="59" spans="1:11" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:11" ht="126.75" customHeight="1">
       <c r="B59" s="9"/>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
-        <v>56</v>
+        <v>172</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="F59" s="20" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="G59" s="20" t="s">
-        <v>122</v>
+        <v>175</v>
       </c>
       <c r="H59" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I59" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J59" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K59" s="5"/>
     </row>
-    <row r="60" spans="1:11" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:11" ht="126.75" customHeight="1">
       <c r="B60" s="9"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="F60" s="20" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="G60" s="20" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="H60" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I60" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J60" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K60" s="5"/>
     </row>
-    <row r="61" spans="1:11" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:11" ht="126.75" customHeight="1">
       <c r="B61" s="9"/>
       <c r="C61" s="8"/>
       <c r="D61" s="8" t="s">
-        <v>57</v>
+        <v>180</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>181</v>
+      </c>
+      <c r="F61" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="G61" s="20" t="s">
+        <v>183</v>
       </c>
       <c r="H61" s="16" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="I61" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="J61" s="8" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="K61" s="5"/>
     </row>
-    <row r="62" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="4"/>
+    <row r="62" spans="1:11" ht="126.75" customHeight="1">
       <c r="B62" s="9"/>
       <c r="C62" s="8"/>
-      <c r="D62" s="8"/>
-[...5 lines deleted...]
-      <c r="J62" s="8"/>
+      <c r="D62" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="F62" s="20" t="s">
+        <v>186</v>
+      </c>
+      <c r="G62" s="20" t="s">
+        <v>187</v>
+      </c>
+      <c r="H62" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="I62" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J62" s="8" t="s">
+        <v>55</v>
+      </c>
       <c r="K62" s="5"/>
     </row>
-    <row r="63" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="J63" s="5"/>
+    <row r="63" spans="1:11" ht="105" customHeight="1">
+      <c r="B63" s="9"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="F63" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="G63" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="H63" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="I63" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J63" s="8" t="s">
+        <v>55</v>
+      </c>
       <c r="K63" s="5"/>
     </row>
-    <row r="64" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:11" ht="16.899999999999999" customHeight="1">
       <c r="A64" s="4"/>
-    </row>
-    <row r="65" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="9"/>
+      <c r="C64" s="8"/>
+      <c r="D64" s="8"/>
+      <c r="E64" s="8"/>
+      <c r="F64" s="12"/>
+      <c r="G64" s="12"/>
+      <c r="H64" s="16"/>
+      <c r="I64" s="8"/>
+      <c r="J64" s="8"/>
+      <c r="K64" s="5"/>
+    </row>
+    <row r="65" spans="1:11" ht="16.899999999999999" customHeight="1">
       <c r="A65" s="4"/>
-    </row>
-    <row r="66" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="5"/>
+    </row>
+    <row r="66" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A66" s="4"/>
     </row>
-    <row r="67" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A67" s="4"/>
     </row>
-    <row r="68" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A68" s="4"/>
     </row>
-    <row r="69" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A69" s="4"/>
     </row>
-    <row r="70" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A70" s="4"/>
     </row>
-    <row r="71" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A71" s="4"/>
     </row>
-    <row r="72" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A72" s="4"/>
     </row>
-    <row r="73" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A73" s="4"/>
     </row>
-    <row r="74" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A74" s="4"/>
     </row>
-    <row r="75" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A75" s="4"/>
     </row>
-    <row r="76" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A76" s="4"/>
     </row>
-    <row r="77" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A77" s="4"/>
     </row>
-    <row r="78" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A78" s="4"/>
     </row>
-    <row r="79" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A79" s="4"/>
     </row>
-    <row r="80" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A80" s="4"/>
     </row>
-    <row r="81" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A81" s="4"/>
     </row>
-    <row r="82" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A82" s="4"/>
     </row>
-    <row r="83" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A83" s="4"/>
     </row>
-    <row r="84" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A84" s="4"/>
     </row>
-    <row r="85" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A85" s="4"/>
     </row>
-    <row r="86" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A86" s="4"/>
     </row>
-    <row r="87" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A87" s="4"/>
     </row>
-    <row r="88" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A88" s="4"/>
     </row>
-    <row r="89" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A89" s="4"/>
     </row>
-    <row r="90" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A90" s="4"/>
     </row>
-    <row r="91" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A91" s="4"/>
     </row>
-    <row r="92" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A92" s="4"/>
     </row>
-    <row r="93" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A93" s="4"/>
     </row>
-    <row r="94" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A94" s="4"/>
     </row>
-    <row r="95" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A95" s="4"/>
     </row>
-    <row r="96" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A96" s="4"/>
     </row>
-    <row r="97" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A97" s="4"/>
     </row>
-    <row r="98" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A98" s="4"/>
     </row>
-    <row r="99" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A99" s="4"/>
     </row>
-    <row r="100" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A100" s="4"/>
     </row>
-    <row r="101" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A101" s="4"/>
     </row>
-    <row r="102" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A102" s="4"/>
     </row>
-    <row r="103" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A103" s="4"/>
     </row>
-    <row r="104" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A104" s="4"/>
     </row>
-    <row r="105" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A105" s="4"/>
     </row>
-    <row r="106" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A106" s="4"/>
     </row>
-    <row r="107" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A107" s="4"/>
     </row>
-    <row r="108" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A108" s="4"/>
     </row>
-    <row r="109" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A109" s="4"/>
     </row>
-    <row r="110" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A110" s="4"/>
     </row>
-    <row r="111" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A111" s="4"/>
     </row>
-    <row r="112" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A112" s="4"/>
     </row>
-    <row r="113" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A113" s="4"/>
     </row>
-    <row r="114" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A114" s="4"/>
     </row>
-    <row r="115" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A115" s="4"/>
     </row>
-    <row r="116" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A116" s="4"/>
     </row>
-    <row r="117" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A117" s="4"/>
-      <c r="D117" s="2"/>
-[...7 lines deleted...]
-    <row r="118" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="118" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A118" s="4"/>
     </row>
-    <row r="119" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A119" s="4"/>
-    </row>
-    <row r="120" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D119" s="2"/>
+      <c r="E119" s="3"/>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
+      <c r="H119" s="3"/>
+      <c r="I119" s="3"/>
+      <c r="J119" s="3"/>
+    </row>
+    <row r="120" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A120" s="4"/>
     </row>
-    <row r="121" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A121" s="4"/>
     </row>
-    <row r="122" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A122" s="4"/>
     </row>
-    <row r="123" spans="1:10" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
       <c r="A123" s="4"/>
     </row>
-    <row r="124" spans="1:10" x14ac:dyDescent="0.2"/>
-[...82 lines deleted...]
-    <row r="592" x14ac:dyDescent="0.2"/>
+    <row r="124" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+      <c r="A124" s="4"/>
+    </row>
+    <row r="125" spans="1:10" ht="24" hidden="1" customHeight="1">
+      <c r="A125" s="4"/>
+    </row>
+    <row r="126" spans="1:10"/>
+    <row r="127" spans="1:10"/>
+    <row r="128" spans="1:10"/>
+    <row r="129"/>
+    <row r="130"/>
+    <row r="131"/>
+    <row r="132"/>
+    <row r="133"/>
+    <row r="134"/>
+    <row r="135"/>
+    <row r="136"/>
+    <row r="145"/>
+    <row r="146"/>
+    <row r="147"/>
+    <row r="148"/>
+    <row r="499"/>
+    <row r="500"/>
+    <row r="503"/>
+    <row r="504"/>
+    <row r="515"/>
+    <row r="516"/>
+    <row r="517"/>
+    <row r="518"/>
+    <row r="519"/>
+    <row r="520"/>
+    <row r="521"/>
+    <row r="531"/>
+    <row r="532"/>
+    <row r="533"/>
+    <row r="534"/>
+    <row r="535"/>
+    <row r="536"/>
+    <row r="537"/>
+    <row r="538"/>
+    <row r="539"/>
+    <row r="540"/>
+    <row r="545"/>
+    <row r="546"/>
+    <row r="547"/>
+    <row r="548"/>
+    <row r="549"/>
+    <row r="550"/>
+    <row r="551"/>
+    <row r="552"/>
+    <row r="553"/>
+    <row r="554"/>
+    <row r="555"/>
+    <row r="556"/>
+    <row r="557"/>
+    <row r="558"/>
+    <row r="559"/>
+    <row r="560"/>
+    <row r="561"/>
+    <row r="562"/>
+    <row r="563"/>
+    <row r="564"/>
+    <row r="565"/>
+    <row r="566"/>
+    <row r="567"/>
+    <row r="568"/>
+    <row r="569"/>
+    <row r="570"/>
+    <row r="571"/>
+    <row r="572"/>
+    <row r="573"/>
+    <row r="574"/>
+    <row r="575"/>
+    <row r="576"/>
+    <row r="577"/>
+    <row r="578"/>
+    <row r="579"/>
+    <row r="580"/>
+    <row r="581"/>
+    <row r="582"/>
+    <row r="583"/>
+    <row r="584"/>
+    <row r="585"/>
+    <row r="586"/>
+    <row r="587"/>
+    <row r="588"/>
+    <row r="589"/>
+    <row r="590"/>
+    <row r="591"/>
+    <row r="592"/>
+    <row r="593"/>
+    <row r="594"/>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="H14:H16"/>
     <mergeCell ref="I5:I8"/>
     <mergeCell ref="J5:J8"/>
     <mergeCell ref="C9:C12"/>
     <mergeCell ref="D9:D12"/>
     <mergeCell ref="E9:E12"/>
     <mergeCell ref="F9:F12"/>
     <mergeCell ref="G9:G12"/>
     <mergeCell ref="I9:I12"/>
     <mergeCell ref="J9:J12"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:D8"/>
     <mergeCell ref="E5:E8"/>
     <mergeCell ref="F5:F8"/>
     <mergeCell ref="G5:G8"/>
-    <mergeCell ref="B54:K54"/>
+    <mergeCell ref="B56:K56"/>
     <mergeCell ref="B17:B20"/>
     <mergeCell ref="C2:J2"/>
-    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="B34:K34"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B26:K26"/>
     <mergeCell ref="C13:C16"/>
     <mergeCell ref="D13:D16"/>
     <mergeCell ref="E13:E16"/>
     <mergeCell ref="F13:F16"/>
     <mergeCell ref="G13:G16"/>
     <mergeCell ref="I13:I16"/>
     <mergeCell ref="J13:J16"/>
     <mergeCell ref="C17:C19"/>
     <mergeCell ref="D17:D19"/>
     <mergeCell ref="E17:E19"/>
     <mergeCell ref="F17:F19"/>
     <mergeCell ref="G17:G19"/>
     <mergeCell ref="I17:I19"/>
     <mergeCell ref="J17:J19"/>
     <mergeCell ref="C20:C22"/>
     <mergeCell ref="D20:D22"/>
     <mergeCell ref="E20:E22"/>
     <mergeCell ref="F20:F22"/>
     <mergeCell ref="G20:G22"/>
     <mergeCell ref="I20:I22"/>
     <mergeCell ref="J20:J22"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 2000 characters long." promptTitle="Text" prompt="Maximum Length: 2000 characters." sqref="F31:G31 F50:G52 F13:G13 F5:G5 F9:G9 F56:G62" xr:uid="{A75C5E3F-E35F-4A0E-A5D9-5789F5FE2DEA}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 2000 characters long." promptTitle="Text" prompt="Maximum Length: 2000 characters." sqref="F33:G33 F52:G54 F13:G13 F5:G5 F9:G9 F58:G64" xr:uid="{A75C5E3F-E35F-4A0E-A5D9-5789F5FE2DEA}">
       <formula1>2000</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 100 characters long." promptTitle="Text (required)" prompt="Maximum Length: 100 characters." sqref="E50:E52" xr:uid="{27F95F93-4467-43E3-AE2E-CD6077F61F9D}">
+    <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 100 characters long." promptTitle="Text (required)" prompt="Maximum Length: 100 characters." sqref="E52:E54" xr:uid="{27F95F93-4467-43E3-AE2E-CD6077F61F9D}">
       <formula1>100</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="I17" r:id="rId1" display="Check this folder for HMP400 technical specificaions" xr:uid="{784BBD98-B53B-4756-9C94-80A74DE2587A}"/>
     <hyperlink ref="H25" r:id="rId2" display="Öffnen Sie diesen Ordner für Bilder. " xr:uid="{921F02B6-2B97-4EDD-90E4-8BFE6AA5A796}"/>
     <hyperlink ref="H13" r:id="rId3" xr:uid="{88F8312E-0EE7-4B77-9E60-A1041ABB96AE}"/>
     <hyperlink ref="H14" r:id="rId4" display="Click here for iBX410 images" xr:uid="{26AE103D-8694-47B3-B2E7-A284292035E5}"/>
     <hyperlink ref="I13" r:id="rId5" display="Öffnen Sie diesen Ordner für die technischen Spezifikationen des iBX410" xr:uid="{1B0B864C-AEE9-4894-9A84-0AEA351319C0}"/>
     <hyperlink ref="H17" r:id="rId6" xr:uid="{BC3FCD05-3DB2-4B1D-BDBD-E0E603DC3DFD}"/>
     <hyperlink ref="H19" r:id="rId7" xr:uid="{452135FC-B5E6-49F1-89DE-56EEFC5283DA}"/>
     <hyperlink ref="H18" r:id="rId8" display="Click here for HMP400 product images" xr:uid="{E48F0298-F92E-4B5B-B616-319C7AE804EB}"/>
     <hyperlink ref="I17:I19" r:id="rId9" display="Clicken Sie hier für die technischen Spezifikationen des HMP400" xr:uid="{1F0553C7-6C97-43B6-AA97-9C1B015FA6F0}"/>
     <hyperlink ref="H20" r:id="rId10" display="Klicken Sie hier für die HMP400-Produktseite" xr:uid="{3FFF72C8-6E13-423E-A243-ECA20FE0A089}"/>
     <hyperlink ref="H22" r:id="rId11" xr:uid="{2902E9DC-BC99-4B19-A385-C40A0EC1FBE0}"/>
     <hyperlink ref="H21" r:id="rId12" display="Click here for HMP400 product images" xr:uid="{3EEB98BB-90E0-44AE-B159-36900DF031DB}"/>
     <hyperlink ref="I20" r:id="rId13" display="Check this folder for HMP400 technical specificaions" xr:uid="{34607A37-11DA-4061-AD9B-276299EBB61A}"/>
     <hyperlink ref="I20:I22" r:id="rId14" display="Clicken Sie hier für die technischen Spezifikationen des HMP400" xr:uid="{94705C39-B3B9-4E5E-A5FF-2E1177EF887B}"/>
     <hyperlink ref="H24" r:id="rId15" display="Öffnen Sie diesen Ordner für Bilder. " xr:uid="{CD2EB622-3F67-4D79-B432-120132EFEC38}"/>
-    <hyperlink ref="H28" r:id="rId16" display="Check this folder for power supply images" xr:uid="{0D59D753-4607-4953-8AB9-2EA160AA1108}"/>
-[...36 lines deleted...]
-    <hyperlink ref="I56" r:id="rId53" xr:uid="{DAEA8853-E5AC-4473-8BD2-51D6F2E8CB81}"/>
+    <hyperlink ref="H31" r:id="rId16" display="Check this folder for cable image" xr:uid="{934B9110-D91B-41A5-80C4-B2BF03896488}"/>
+    <hyperlink ref="H51" r:id="rId17" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{D072DA4D-33D6-4503-953B-526C538F36F0}"/>
+    <hyperlink ref="H45" r:id="rId18" display="Check this folder for DSOS-related images." xr:uid="{5FCC11C8-9D35-45FC-BD3F-1388C6CFB53F}"/>
+    <hyperlink ref="H39" r:id="rId19" display="Check this folder for Elementi Update Plan images." xr:uid="{D2BF9553-4DF4-4B34-90F5-507A56C51EFE}"/>
+    <hyperlink ref="H36" r:id="rId20" display="Check this folder for Elementi images." xr:uid="{31F04F23-0BA3-4729-901F-3FA40AA5E45D}"/>
+    <hyperlink ref="H37" r:id="rId21" display="Check this folder for Elementi images." xr:uid="{207A8C9F-BAA4-47D5-9A57-0B93B7386F4B}"/>
+    <hyperlink ref="H38" r:id="rId22" display="Check this folder for Elementi images." xr:uid="{A762FDB0-1C15-450B-A0A5-A1E0F4BDDB08}"/>
+    <hyperlink ref="H40" r:id="rId23" display="Check this folder for Elementi Update Plan images." xr:uid="{9575E8F4-27F6-48B1-883C-94042C84ADE3}"/>
+    <hyperlink ref="H41" r:id="rId24" display="Check this folder for Elementi Update Plan images." xr:uid="{38C73534-9B7D-46E7-B35D-F06D2220AD84}"/>
+    <hyperlink ref="H42" r:id="rId25" display="Check this folder for Elementi Update Plan images." xr:uid="{22571B12-0633-43B5-8202-55C4048AF935}"/>
+    <hyperlink ref="H43" r:id="rId26" display="Check this folder for Elementi Update Plan images." xr:uid="{9C6B573F-801A-4E59-8843-1E06833F29F7}"/>
+    <hyperlink ref="H44" r:id="rId27" display="Check this folder for Elementi Update Plan images." xr:uid="{44FBF4F6-0528-4BD0-AFE8-42CB7FD77FD0}"/>
+    <hyperlink ref="H46" r:id="rId28" display="Check this folder for DSOS-related images." xr:uid="{22C4223B-A05A-4705-83BF-A337F7260928}"/>
+    <hyperlink ref="H47" r:id="rId29" display="Check this folder for DSOS-related images." xr:uid="{ACDBDFB9-0E90-4827-AED7-B9C1512DED5D}"/>
+    <hyperlink ref="H48" r:id="rId30" display="Check this folder for DSOS-related images." xr:uid="{C6D4E7E1-E038-4F56-B427-EBC3C838E519}"/>
+    <hyperlink ref="H49" r:id="rId31" display="Check this folder for DSOS-related images." xr:uid="{90F222B0-CC5F-46D4-BC55-03E5437AD56C}"/>
+    <hyperlink ref="H50" r:id="rId32" display="Check this folder for DSOS-related images." xr:uid="{A94E3C21-9AAA-455B-B5E1-1994800ED362}"/>
+    <hyperlink ref="H52" r:id="rId33" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{E5C36D1B-99C6-443E-B08B-D32485D3244B}"/>
+    <hyperlink ref="H53" r:id="rId34" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{01D67DA3-8DD9-494A-A150-5FBF9CD4F019}"/>
+    <hyperlink ref="H54" r:id="rId35" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{ECF46986-4810-4454-82D5-3F08814F9B70}"/>
+    <hyperlink ref="H58" r:id="rId36" display="Check this folder for Service-related image." xr:uid="{5891EE32-2B5E-4AD3-A21F-5A61B495A0B1}"/>
+    <hyperlink ref="H60:H63" r:id="rId37" display="Check this folder for Service-related image." xr:uid="{C5175BA6-FA2B-4697-A976-B11F777422B2}"/>
+    <hyperlink ref="H5" r:id="rId38" xr:uid="{7068BD1D-4CD6-4CE7-BCC7-7186EB90F9FF}"/>
+    <hyperlink ref="H6" r:id="rId39" xr:uid="{95F8799F-C44D-4BC1-B738-6E7C1B0FCC14}"/>
+    <hyperlink ref="I5" r:id="rId40" display="Öffnen Sie diesen Ordner für die technischen Spezifikationen des iBX410" xr:uid="{EA46A1DE-4CB0-4D26-8A8D-421291120F24}"/>
+    <hyperlink ref="H7" r:id="rId41" xr:uid="{ADF3A2DF-2068-4DE8-8C59-7E3EBD1CB2AD}"/>
+    <hyperlink ref="H9" r:id="rId42" xr:uid="{B56A1379-6ADD-40DF-955B-866AC505E934}"/>
+    <hyperlink ref="H10" r:id="rId43" display="Click here for iBX410 images" xr:uid="{1A9A11FF-8ACF-496B-A1FD-216FE25E02A7}"/>
+    <hyperlink ref="H12" r:id="rId44" xr:uid="{7EC9B56D-D61B-40C7-B1E7-CFCB745DE0FD}"/>
+    <hyperlink ref="I9" r:id="rId45" display="Öffnen Sie diesen Ordner für die technischen Spezifikationen des iBX410" xr:uid="{D86BBC86-2F11-4BB7-82F0-7326383FE1AE}"/>
+    <hyperlink ref="H11" r:id="rId46" xr:uid="{CC4EE0A3-E240-48BA-82DB-D5077C0FD717}"/>
+    <hyperlink ref="I13:I16" r:id="rId47" display="Clicken Sie hier für die technischen Spezifikationen des iBX410" xr:uid="{280AD68B-EBB0-4FBC-9032-1EAB16704B9A}"/>
+    <hyperlink ref="I5:I8" r:id="rId48" display="Clicken Sie hier für die technischen Spezifikationen des iBX440" xr:uid="{5EFAD8CA-00F8-47A6-A38F-0E65AFFC54EA}"/>
+    <hyperlink ref="H23" r:id="rId49" display="Öffnen Sie diesen Ordner für Bilder. " xr:uid="{ADEF081C-552B-4B72-B747-65D7FC475183}"/>
+    <hyperlink ref="H32" r:id="rId50" display="Check this folder for cable image" xr:uid="{1D778E8E-1D0F-4D46-B990-D2C1F3AA7407}"/>
+    <hyperlink ref="H59" r:id="rId51" display="Check this folder for Service-related image." xr:uid="{D49FB788-2666-4093-876E-D255C5331F1C}"/>
+    <hyperlink ref="I58" r:id="rId52" xr:uid="{DAEA8853-E5AC-4473-8BD2-51D6F2E8CB81}"/>
+    <hyperlink ref="H30" r:id="rId53" display="Check this folder for power supply images" xr:uid="{CE253D33-DFE2-4FE2-AFC3-F512EA2BDD9B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId54"/>
   <drawing r:id="rId55"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002DC48F20D6789B4883B9B16C704719FA" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ffd63ce0a7b25e305b1baef417825bd5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="80be8bc2-2dd2-4778-a2bd-887f1523b063" xmlns:ns3="c313f6ba-59b7-4500-a26a-414d5d09073f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6bd7156cf5501b79dc3f049fb7ba42fa" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002DC48F20D6789B4883B9B16C704719FA" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8d9d62a1c12e7c6c740ed4586c27872e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="80be8bc2-2dd2-4778-a2bd-887f1523b063" xmlns:ns3="c313f6ba-59b7-4500-a26a-414d5d09073f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="582dcde6a5696596b000bdeae274dbe8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="80be8bc2-2dd2-4778-a2bd-887f1523b063"/>
     <xsd:import namespace="c313f6ba-59b7-4500-a26a-414d5d09073f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -5311,121 +5473,71 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="80be8bc2-2dd2-4778-a2bd-887f1523b063">
       <UserInfo>
         <DisplayName>Romain Marchand</DisplayName>
         <AccountId>191</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Yulia Goumoens</DisplayName>
         <AccountId>101</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="80be8bc2-2dd2-4778-a2bd-887f1523b063" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c313f6ba-59b7-4500-a26a-414d5d09073f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{936F978C-516C-411C-BD7F-032CC3194DE1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9DBDE57-2AAF-4637-96B6-746AB88550B7}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B159B384-6B34-4BBE-BFF8-DBB7EB33C85D}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B159B384-6B34-4BBE-BFF8-DBB7EB33C85D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037E19E2-3207-4A26-A350-924D82A473CA}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037E19E2-3207-4A26-A350-924D82A473CA}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D80AC49F-603C-4A13-B4AF-79C9EB2BAFAD}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D80AC49F-603C-4A13-B4AF-79C9EB2BAFAD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...24 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>SpinetiX</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SpinetiX Sell-Out Report</dc:title>
   <dc:subject>SpinetiX Sell-Out Report</dc:subject>
   <dc:creator>Serge.Konter@spinetix.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002DC48F20D6789B4883B9B16C704719FA</vt:lpwstr>
   </property>