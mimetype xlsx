--- v2 (2026-06-28)
+++ v3 (2026-09-10)
@@ -1,392 +1,408 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30215"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://spinetix.sharepoint.com/sites/marketingchannelmanagementgroup/Documents partages/CHANNEL/10 - SpinetiX Partner Web Kit/2. Catalogue Pages with Product Descriptions/WORKING DOCUMENTS/June 2026 - With iBX Power Delivery Units in Yellow/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://spinetix.sharepoint.com/sites/marketingchannelmanagementgroup/Documents partages/CHANNEL/10 - SpinetiX Partner Web Kit/2. Catalogue Pages with Product Descriptions/WORKING DOCUMENTS/September 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="140" documentId="13_ncr:1_{F35EA70E-93D0-45D3-A027-A8ED8DAB277C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0723DE31-D5E8-40FB-AB6A-F3513B2BC5D2}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{DA07F53D-DC04-4214-8C43-B6EDCA6C2B37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2532A929-3026-4F4E-A518-B3B98D911406}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-225" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Product details" sheetId="3" r:id="rId1"/>
+    <sheet name="Product details" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Product details'!$A$1:$A$127</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Product details'!$1:$2</definedName>
     <definedName name="t_POW_Options" localSheetId="0">[1]!PowerOptions[Power Options]</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Product details'!$A$1:$A$120</definedName>
   </definedNames>
-  <calcPr calcId="191028" refMode="R1C1"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="192">
-[...1 lines deleted...]
-    <t xml:space="preserve"> SpinetiX PORTFOLIO</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="194">
+  <si>
+    <t>SpinetiX PORTFOLIO</t>
   </si>
   <si>
     <t>PLAYER</t>
   </si>
   <si>
     <t>PRODUKTBILD</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>SPINETIX SKU</t>
   </si>
   <si>
     <t>AUSFÜHRLICHE BESCHREIBUNG</t>
+  </si>
+  <si>
+    <t>EINHEIT</t>
   </si>
   <si>
     <t>KURZBESCHREIBUNG</t>
   </si>
   <si>
     <t>BILDER UND VIDEOS</t>
   </si>
   <si>
     <t>TECHNISCHE
 SPEZIFIKATIONEN</t>
   </si>
   <si>
     <t>UPC</t>
   </si>
   <si>
     <t>iBX440</t>
   </si>
   <si>
     <t>SX-HW-IBX440</t>
   </si>
   <si>
     <t>Der iBX440 ist ein qualitativ erstklassiger Digital Signage Player, der für Videowandanwendungen und hochauflösende LED-Wände konzipiert wurde. Er basiert auf dem Betriebssystem DSOS™. Wir sind stolz darauf, Ihnen mitzuteilen, dass der Player von SpinetiX in Taiwan hergestellt wird.
 Seine Konstruktion erfolgt mit höchster Sorgfalt und auf Basis neuester Technologien. Dieser Player weist vier HDMI-Ausgänge auf, von denen jeder, bei einer perfekten Synchronisierung, eine beeindruckende Auflösung von 4K bei 60 Bildwiederholungen pro Sekunde bietet. Im Zusammenspiel mit SpinetiX ARYA™ CMS und der Elementi Software ist der iBX440 unsere Wahl für beeindruckendste optische Inhalte auf Videowänden und großen LED-Installationen. 
 Entdecken Sie den iBX440 und seine Fähigkeiten auf unserer offiziellen Webseite: https://www.spinetix.com/de/iBX440
 Hauptmerkmale:  
 - 4x HDMI-Ausgänge für hochauflösende 4K Videowände bei 60 FPS
 - Kompatibel mit SpinetiX ARYA™ CMS
 - Kompatibel mit Elementi Digital Signage Software und ihren über 250 Widgets
 - Erweiterte Funktionen aktivierbar mit DSOS-Lizenzen
 - Kompaktes Design mit externer Luftkühlung
 - Neueste Generation Intel® Core™ Prozessor
 - DSOS™ von SpinetiX – speziell für Digital Signage entwickeltes Betriebssystem
 - 128 GB interner Speicher
 - Entwickelt für den 24/7 Betrieb
 - 3 Jahre Garantie inklusive, erweiterbar auf 5 Jahre</t>
   </si>
   <si>
+    <t>Player</t>
+  </si>
+  <si>
     <t>Der iBX440 ist ein qualitativ erstklassiger Digital Signage Player, der für Videowandanwendungen und hochauflösende LED-Wände konzipiert wurde. Wir sind stolz darauf, Ihnen mitzuteilen, dass der Player von SpinetiX in Taiwan hergestellt wird. Dieser Player weist vier HDMI-Ausgänge auf, von denen jeder, bei einer perfekten Synchronisierung, eine beeindruckende Auflösung von 4K bei 60 FPS. Im Zusammenspiel mit SpinetiX ARYA™ CMS und der Elementi Software ist der iBX440 unsere Wahl für beeindruckendste optische Inhalte auf Videowänden und großen LED-Installationen. : https://www.spinetix.com/de/ibx440</t>
   </si>
   <si>
     <t>Klicken Sie hier für die iBX440 Produktseite</t>
   </si>
   <si>
-    <t>Clicken Sie hier für die technischen Spezifikationen des iBX440</t>
+    <t>Klicken Sie hier für die technischen Spezifikationen des iBX440</t>
   </si>
   <si>
     <t xml:space="preserve">
 7629999631939</t>
   </si>
   <si>
     <t>Klicken Sie hier für iBX440 Bilder</t>
   </si>
   <si>
     <t>Klicken Sie hier für das iBX440 Einführungsvideo</t>
   </si>
   <si>
-    <t>iBX440 Einführungsvideo bald verfügbar</t>
+    <t>Klicken Sie hier für das iBX440-Einstiegsvideo</t>
   </si>
   <si>
     <t>iBX410</t>
   </si>
   <si>
     <t>SX-HW-IBX410</t>
   </si>
   <si>
     <t>Der iBX410 ist der neueste hochmoderne Digital Signage Player für den kommerziellen Einsatz, stolz in Taiwan von SpinetiX hergestellt.
 Entwickelt mit neuester Technologie und präziser Ingenieurskunst, verfügt dieser außergewöhnliche Media Player über einen einzigen HDMI-Ausgang und beeindruckende 4K@60 fps Fähigkeiten, um atemberaubende visuelle Darstellungen und unvergleichliche Leistung zu liefern.
 Mit einem schlanken und kompakten Design, einer Höhe von weniger als 22 mm/0,85 Zoll, setzt der iBX410 neue Maßstäbe in Bezug auf Kompaktheit, ohne dabei an Leistung einzubüßen. Das lüfterlose Design sorgt für geräuschlosen Betrieb und macht ihn für eine Vielzahl von Umgebungen geeignet.
 Ausgestattet mit einem fortschrittlichen Intel® Atom® Prozessor und betrieben vom robusten DSOS™ Betriebssystem, das speziell für Digital Signage entwickelt wurde, garantiert der iBX410 eine beispiellose Vielseitigkeit und Zuverlässigkeit für alle Anwendungen im Bereich der Beschilderung. Dank seiner robusten Leistung und Flexibilität ist er die ideale Wahl für verschiedene Branchen und bietet ein immersives und fesselndes visuelles Erlebnis.
 Entdecken Sie weitere Informationen über den herausragenden iBX410 und seine bemerkenswerten Fähigkeiten auf unserer offiziellen Website: https://www.spinetix.com/de/iBX410
 Hauptmerkmale:  
 -Kompatibel mit ARYA™ CMS
 -Kompatibel mit der Elementi Digital Signage Software and ihren mehr als 250 Widgets
 -Erweiterte Funktionen verfügbar über DSOS Lizenzen
 -Lüfterlos, kompakt und in flacher Bauweise gestaltet
 -Intel® Atom® Prozessor der neuesten Generation
 -DSOS™ von SpinetiX – speziell für das Signage entworfene, ressourcenschonende Betriebssystem
 -4K | bereit für 60 fps
 -128 GB interner Speicherplatz
 -Ausgerichtet für einen Betrieb rund um die Uhr
 -3-Jahres-Garantie inklusive, verlängerbar auf 5 Jahre
 Netzteil enthalten
 Technische daten herunterladen: https://www.spinetix.com/ibx410/specs-de</t>
   </si>
   <si>
     <t>Der iBX410 ist der neueste hochmoderne Digital Signage Player für den kommerziellen Einsatz, stolz in Taiwan von SpinetiX hergestellt. Ausgestattet mit einem fortschrittlichen Intel® Atom® Prozessor und betrieben vom robusten DSOS™ Betriebssystem, das speziell für Digital Signage entwickelt wurde, verfügt der iBX410 über einen einzigen HDMI-Ausgang und beeindruckende 4K@60 fps Fähigkeiten, um atemberaubende visuelle Darstellungen und unvergleichliche Leistung zu liefern. Erfahren Sie mehr: https://www.spinetix.com/de/ibx410</t>
   </si>
   <si>
     <t>Klicken Sie hier für die iBX410 Produktseite</t>
   </si>
   <si>
-    <t>Clicken Sie hier für die technischen Spezifikationen des iBX410</t>
-[...3 lines deleted...]
-</t>
+    <t>Klicken Sie hier für die technischen Spezifikationen des iBX410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+7629999842717</t>
   </si>
   <si>
     <t>Klicken Sie hier für iBX410 Bilder</t>
   </si>
   <si>
     <t>Klicken Sie hier für das iBX410 Einführungsvideo</t>
   </si>
   <si>
     <t>Klicken Sie hier für das iBX410-Einstiegsvideo</t>
+  </si>
+  <si>
+    <t>iBX410W</t>
+  </si>
+  <si>
+    <t>SX-HW-IBX410W</t>
   </si>
   <si>
     <t>Der iBX410W ist der neueste hochmoderne Digital Signage Player für den kommerziellen Einsatz, stolz in Taiwan von SpinetiX hergestellt.
 Entwickelt mit neuester Technologie und präziser Ingenieurskunst, verfügt dieser außergewöhnliche Media Player über einen einzigen HDMI-Ausgang und beeindruckende 4K@60 fps Fähigkeiten, um atemberaubende visuelle Darstellungen und unvergleichliche Leistung zu liefern.
 Mit einem schlanken und kompakten Design, einer Höhe von weniger als 22 mm/0,85 Zoll, setzt der iBX410W neue Maßstäbe in Bezug auf Kompaktheit, ohne dabei an Leistung einzubüßen. Das lüfterlose Design sorgt für geräuschlosen Betrieb und macht ihn für eine Vielzahl von Umgebungen geeignet.
 Ausgestattet mit WLAN, einem fortschrittlichen Intel® Atom® Prozessor und betrieben vom robusten DSOS™ Betriebssystem, das speziell für Digital Signage entwickelt wurde, garantiert der iBX410W eine beispiellose Vielseitigkeit und Zuverlässigkeit für alle Anwendungen im Bereich der Beschilderung. Dank seiner robusten Leistung und Flexibilität ist er die ideale Wahl für verschiedene Branchen und bietet ein immersives und fesselndes visuelles Erlebnis.
 Entdecken Sie weitere Informationen über den herausragenden iBX410W und seine bemerkenswerten Fähigkeiten auf unserer offiziellen Website: https://www.spinetix.com/de/iBX410w
 Hauptmerkmale:  
 -Kompatibel mit ARYA™ CMS
 -Kompatibel mit der Elementi Digital Signage Software and ihren mehr als 250 Widgets
 -Erweiterte Funktionen verfügbar über DSOS Lizenzen
 -Lüfterlos, kompakt und in flacher Bauweise gestaltet
 -Intel® Atom® Prozessor der neuesten Generation
 -DSOS™ von SpinetiX – speziell für das Signage entworfene, ressourcenschonende Betriebssystem
 -4K | bereit für 60 fps
 -128 GB interner Speicherplatz
 -Ausgerichtet für einen Betrieb rund um die Uhr
 -WLAN-Funktion
 -3-Jahres-Garantie inklusive, verlängerbar auf 5 Jahre
 Netzteil enthalten
 Technische daten herunterladen: https://www.spinetix.com/ibx410w/specs-de</t>
   </si>
   <si>
     <t>Der iBX410W ist der neueste hochmoderne Digital Signage Player für den kommerziellen Einsatz, stolz in Taiwan von SpinetiX hergestellt. Ausgestattet mit WLAN, einem fortschrittlichen Intel® Atom® Prozessor und betrieben vom robusten DSOS™ Betriebssystem, das speziell für Digital Signage entwickelt wurde, verfügt der iBX410W über einen einzigen HDMI-Ausgang und beeindruckende 4K@60 fps Fähigkeiten, um atemberaubende visuelle Darstellungen und unvergleichliche Leistung zu liefern. Erfahren Sie mehr: https://www.spinetix.com/de/ibx410w</t>
   </si>
   <si>
+    <t>Klicken Sie hier für die iBX410W Produktseite</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für die technischen Spezifikationen des iBX410W</t>
+  </si>
+  <si>
     <t xml:space="preserve">
 7629999806443</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für iBX410W Bilder</t>
   </si>
   <si>
     <t>HMP400</t>
   </si>
   <si>
     <t>SX-HW-HMP400</t>
   </si>
   <si>
     <t>Der HMP400 ist der Digital Signage Player der vierten Generation der preisgekrönten HMP-Serie von SpinetiX entscheidend für den Erfolg Ihrer Mission. Einige der Hauptmerkmale des HMP400 sind die 4K Wiedergabe mit 60fps, HTML5 und PoE+. Mit seinem Intel® Atom® Prozessor und dem DSOS™ Betriebssystem für das Digital Signage weist der HMP400 eine maximale Leistungsfähigkeit und Flexibilität für jegliche Signage Anwendung auf. Mehr erfahren: https://www.spinetix.com/de/hmp400
 Hauptmerkmale:
 -Kompatibel mit ARYA™ CMS
 -Kompatibel mit der Elementi Digital Signage Software and ihren mehr als 250 Widgets
 -Erweiterte Funktionen verfügbar über DSOS Lizenzen
 -Professioneller, langlebiger Digital Signage Player, ausgelegt für 24/7-Nutzung
 -Staubgeschützt, für extreme Bedingungen entwickelt
 -Verschliessssbare HDMI- und USB-C-Anschlüsse
 -Lüfterlos, kompakt, flaches Design
 -Intel® Atom® processor
 -DSOS™ von SpinetiX – speziell für das Signage entworfene, ressourcenschonende Betriebssystem
 -Unterstützt 4K | 60 fps 
 -Power over Ethernet (PoE+)
 -3 Jahre Garantie
 In der Schweiz entwickelt, in Deutschland hergestellt.
 Technische daten herunterladen: https://www.spinetix.com/HMP400/specs-de</t>
   </si>
   <si>
     <t>Der HMP400 ist der Digital Signage Player der vierten Generation der preisgekrönten HMP-Serie von SpinetiX entscheidend für den Erfolg Ihrer Mission und in Deutschland von SpinetiX hergestellt wird. Einige der Hauptmerkmale des HMP400 sind die 4K Wiedergabe mit 60fps, HTML5 und PoE+. Erfahren Sie mehr: https://www.spinetix.com/de/hmp400</t>
   </si>
   <si>
-    <t>Klicken Sie hier für die HMP400-Produktseite</t>
-[...2 lines deleted...]
-    <t>Clicken Sie hier für die technischen Spezifikationen des HMP400</t>
+    <t>Klicken Sie hier für die HMP400 Produktseite</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für die technischen Spezifikationen des HMP400</t>
   </si>
   <si>
     <t xml:space="preserve">7629999762350
 </t>
   </si>
   <si>
     <t>Klicken Sie hier für HMP400-Player-Bilder</t>
   </si>
   <si>
     <t>Klicken Sie hier für das HMP400-Einstiegsvideo</t>
   </si>
   <si>
     <t>HMP400W</t>
   </si>
   <si>
     <t>SX-HW-HMP400W</t>
   </si>
   <si>
     <t>Der HMP400W ist der Digital Signage Player der vierten Generation der preisgekrönten HMP-Serie von SpinetiX entscheidend für den Erfolg Ihrer Mission. Zusätzlich zur Wiedergabe in 4K mit 60fps, HTML5 und PoE+ kann der Player ebenfalls drahtlos per WLAN verbunden werden. Mit seinem Intel® Atom® Prozessor und dem DSOS™ Betriebssystem für das Digital Signage weist der HMP400 eine maximale Leistungsfähigkeit und Flexibilität für jegliche Signage Anwendung auf. https://www.spinetix.com/de/hmp400w
 Hauptmerkmale:
 -Kompatibel mit ARYA™ CMS
 -Kompatibel mit der Elementi Digital Signage Software and ihren mehr als 250 Widgets
 -Erweiterte Funktionen verfügbar über DSOS Lizenzen
 -Professioneller, langlebiger Digital Signage Player, ausgelegt für 24/7-Nutzung
 -Staubgeschützt, für extreme Bedingungen entwickelt
 -Verschliessssbare HDMI- und USB-C-Anschlüsse
 -Lüfterlos, kompakt, flaches Design
 -Intel® Atom® processor
 -DSOS™ von SpinetiX – speziell für das Signage entworfene, ressourcenschonende Betriebssystem
 -Unterstützt 4K | 60 fps 
 -Power over Ethernet (PoE+)
 -WLAN-Funktion
 -3 Jahre Garantie
 In der Schweiz entwickelt, in Deutschland hergestellt.
 Technische daten herunterladen: https://www.spinetix.com/HMP400/specs-de</t>
   </si>
   <si>
     <t>Der HMP400W ist der Digital Signage Player der vierten Generation der preisgekrönten HMP-Serie von SpinetiX entscheidend für den Erfolg Ihrer Mission und in Deutschland von SpinetiX hergestellt wird. Einige der Hauptmerkmale des HMP400 sind die 4K Wiedergabe mit 60fps, HTML5, PoE+ un WLAN. Erfahren Sie mehr: https://www.spinetix.com/de/hmp400w</t>
   </si>
   <si>
-    <t>Klicken Sie hier für die HMP400W-Produktseite</t>
-[...2 lines deleted...]
-    <t>Clicken Sie hier für die technischen Spezifikationen des HMP400W</t>
+    <t>Klicken Sie hier für die HMP400W Produktseite</t>
+  </si>
+  <si>
+    <t>Klicken Sie hier für die technischen Spezifikationen des HMP400W</t>
   </si>
   <si>
     <t xml:space="preserve">7629999305878
 </t>
   </si>
   <si>
     <t>Klicken Sie hier für HMP400W-Player-Bilder</t>
   </si>
   <si>
     <t>Klicken Sie hier für das HMP400W-Einstiegsvideo</t>
   </si>
   <si>
     <t>5-Jahres-Garantieverlängerung für Hardware - iBX440</t>
   </si>
   <si>
     <t>SX-WTY-IBX440</t>
   </si>
   <si>
     <t>Verlängerung der Garantie für die Hardware eines iBX440 Players von drei auf fünf Jahre.</t>
   </si>
   <si>
-    <t>Clicken Sie hier für Bilder</t>
+    <t>Klicken Sie hier für Bilder</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>5-Jahres-Garantieverlängerung für Hardware - iBX410</t>
   </si>
   <si>
     <t>SX-WTY-IBX410</t>
   </si>
   <si>
     <t>Verlängerung der Garantie für die Hardware eines iBX410 Players von drei auf fünf Jahre.</t>
   </si>
   <si>
     <t>Verlängerung der Garantie für die Hardware eines iBX410 bzw. iBX410W Players von drei auf fünf Jahre.</t>
   </si>
   <si>
     <t>5-Jahres-Garantieverlängerung für Hardware - HMP400/W</t>
   </si>
   <si>
     <t>SX-WTY-HMP400</t>
   </si>
   <si>
     <t>Verlängerung der Garantie für die Hardware eines HMP400 bzw. HMP400W Players von drei auf fünf Jahre.</t>
   </si>
   <si>
     <t>ZUSATZAUSRÜSTUNG</t>
   </si>
   <si>
-    <t>BESCHREIBUNG</t>
-[...4 lines deleted...]
-  <si>
     <t>iBX440 Netzteil</t>
   </si>
   <si>
     <t>SX-HW-PDU-IBX440</t>
   </si>
   <si>
     <t>Ein speziell für den iBX440 konzipiertes Netzteil, für maximale Robustheit und Lebensdauer ausgewählt. 12 V DC, 84 W, mit verriegelbarem Stromanschluss.</t>
   </si>
   <si>
+    <t>Einheit</t>
+  </si>
+  <si>
     <t>iBX410/410W Netzteil</t>
   </si>
   <si>
     <t>SX-HW-PDU-IBX410</t>
   </si>
   <si>
     <t>Ein speziell für den iBX410 bzw. den iBX410W konzipiertes Netzteil, für maximale Robustheit und Lebensdauer ausgewählt. 12 V DC, 60 W, mit verriegelbarem Stromanschluss.</t>
   </si>
   <si>
     <t>HMP400/400W Netzteil</t>
   </si>
   <si>
     <t>SX-HW-PD30</t>
   </si>
   <si>
     <t>Ein speziell für den HMP400 bzw. den HMP400W konzipiertes Netzteil für maximale Robustheit und Lebensdauer. Ein Adapter für die USA und die EU sind beigefügt. Die Player der HMP400 Serie können über das Ethernet mit Strom (PoE) versorgt werden. Alternativ können Sie Ihren Player mit diesem qualitativ hochwertigen externen USB-C Netzteil betreiben.</t>
   </si>
   <si>
     <t xml:space="preserve">Ein speziell für den HMP400 bzw. den HMP400W konzipiertes Netzteil für maximale Robustheit und Lebensdauer. Ein Adapter für die USA und die EU sind beigefügt. </t>
   </si>
   <si>
     <t>7629999180062</t>
   </si>
   <si>
     <t>HMP400/400W USB-C Audiokabel</t>
@@ -394,119 +410,224 @@
   <si>
     <t>SX-HW-UCAUD</t>
   </si>
   <si>
     <t xml:space="preserve">Ein USB-C Audiokabel, um ein Audioausgabegerät mit dem HMP400/400W zu verbinden.  </t>
   </si>
   <si>
     <t>HMP400/400W USB-C serielles Kabel</t>
   </si>
   <si>
     <t>SX-HW-UCSER</t>
   </si>
   <si>
     <t>Ein serielles USB-C Kabel, um ein Gerät per RS232 mit dem HMP400/HMP400W zu verbinden.</t>
   </si>
   <si>
     <t xml:space="preserve"> iBX RS-232 serielles Kabel</t>
   </si>
   <si>
     <t>SX-HW-RS-IBX</t>
   </si>
   <si>
     <t>1 RS-232 über spezielles RJ45-Zubehörkabel</t>
   </si>
   <si>
-    <t>LIZENZEN &amp; ABONNEMENTS</t>
+    <t>LIZENZEN</t>
+  </si>
+  <si>
+    <t>Feature-Set - WIDGETS 
+Permanente Lizenz</t>
+  </si>
+  <si>
+    <t>SX-LIC-WIDGETS</t>
+  </si>
+  <si>
+    <t>Permanente Lizenz zur Aktivierung des WIDGETS-Feature-Sets für einen kompatiblen Player innerhalb der SpinetiX Activate-Plattform. Das WIDGETS-Feature-Set ermöglicht die Anzeige wirkungsvoller, datengesteuerter Inhalte auf dem Bildschirm. Diese Lizenz unterstützt die in der leistungsstarken Elementi-Authoring-Software enthaltenen Widgets. Mehr erfahren: https://www.spinetix.com/de/feature-set/widgets</t>
+  </si>
+  <si>
+    <t>Permanente Lizenz zur Aktivierung des WIDGETS-Feature-Sets für einen kompatiblen Player innerhalb der SpinetiX Activate-Plattform.</t>
+  </si>
+  <si>
+    <t>Feature-Set - KIOSK 
+Permanente Lizenz</t>
+  </si>
+  <si>
+    <t>SX-LIC-KIOSK</t>
+  </si>
+  <si>
+    <t>Permanente Lizenz zur Aktivierung des KIOSK-Feature-Sets für einen kompatiblen Player innerhalb der SpinetiX Activate-Plattform. Das KIOSK-Feature-Set ermöglicht die Anzeige umfangreicher interaktiver Inhalte für Touchscreens. Diese Lizenz unterstützt erweiterte HTML-Inhalte und beinhaltet das WIDGETS-Feature-Set. Mehr erfahren: https://www.spinetix.com/de/feature-set/kiosk</t>
+  </si>
+  <si>
+    <t>Permanente Lizenz zur Aktivierung des KIOSK-Feature-Sets für einen kompatiblen Player innerhalb der SpinetiX Activate-Plattform.</t>
+  </si>
+  <si>
+    <t>Feature-Set - SYSTEMS 
+Permanente Lizenz</t>
+  </si>
+  <si>
+    <t>SX-LIC-SYSTEMS</t>
+  </si>
+  <si>
+    <t>Permanente Lizenz zur Aktivierung des SYSTEMS-Feature-Sets für einen kompatiblen Player innerhalb der SpinetiX Activate-Plattform. Das SYSTEMS-Feature-Set ermöglicht die Multiscreen-Synchronisierung, die Unterstützung von Videowänden, benutzerdefinierte Auflösungen, IPTV, Streaming sowie Integrationen mit Drittanbieterdiensten wie Warteschlangenmanagement und Raumreservierung. Diese Lizenz beinhaltet das KIOSK-Feature-Set. Mehr erfahren: https://www.spinetix.com/de/feature-set/systems</t>
+  </si>
+  <si>
+    <t>Permanente Lizenz zur Aktivierung des SYSTEMS-Feature-Sets für einen kompatiblen Player innerhalb der SpinetiX Activate-Plattform.</t>
+  </si>
+  <si>
+    <t>ABONNEMENTS</t>
+  </si>
+  <si>
+    <t>ARYA Enterprise - Abonnement</t>
+  </si>
+  <si>
+    <t>SX-SUB-ARYA-ENT</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung von ARYA Enterprise für einen kompatiblen Media Player. Verwalten und veröffentlichen Sie Digital-Signage-Inhalte in Ihrem gesamten Bildschirmnetzwerk über eine einfache, cloudbasierte Plattform, die von jedem Webbrowser aus zugänglich ist. Unterstützt mehrere Benutzer und beinhaltet Chat-Support in englischer Sprache. Mehr erfahren: https://www.spinetix.com/de/arya</t>
+  </si>
+  <si>
+    <t>Player / 12 Monate</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung von ARYA Enterprise für einen kompatiblen Media Player.</t>
+  </si>
+  <si>
+    <t>Feature-Set - WIDGETS - Abonnement</t>
+  </si>
+  <si>
+    <t>SX-SUB-WIDGETS</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des WIDGETS-Feature-Sets für einen kompatiblen Player innerhalb eines SpinetiX HUB-Kontos. Das WIDGETS-Feature-Set ermöglicht die Anzeige wirkungsvoller, datengesteuerter Inhalte auf dem Bildschirm. Dieses Abonnement unterstützt die in der leistungsstarken Elementi-Authoring-Software enthaltenen Widgets. Mehr erfahren: https://www.spinetix.com/de/feature-set/widgets</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des WIDGETS-Feature-Sets für einen kompatiblen Player innerhalb eines SpinetiX HUB-Kontos.</t>
+  </si>
+  <si>
+    <t>Feature-Set - KIOSK - Abonnement</t>
+  </si>
+  <si>
+    <t>SX-SUB-KIOSK</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des KIOSK-Feature-Sets für einen kompatiblen Player innerhalb eines SpinetiX HUB-Kontos. Das KIOSK-Feature-Set ermöglicht die Anzeige umfangreicher interaktiver Inhalte für Touchscreens. Dieses Abonnement unterstützt erweiterte HTML-Inhalte und beinhaltet das WIDGETS-Feature-Set. Mehr erfahren: https://www.spinetix.com/de/feature-set/kiosk</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des KIOSK-Feature-Sets für einen kompatiblen Player innerhalb eines SpinetiX HUB-Kontos.</t>
+  </si>
+  <si>
+    <t>Feature-Set - SYSTEMS - Abonnement</t>
+  </si>
+  <si>
+    <t>SX-SUB-SYSTEMS</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des SYSTEMS-Feature-Sets für einen kompatiblen Player innerhalb eines SpinetiX HUB-Kontos. Das SYSTEMS-Feature-Set ermöglicht die Multiscreen-Synchronisierung, die Unterstützung von Videowänden, benutzerdefinierte Auflösungen, IPTV, Streaming sowie Integrationen mit Drittanbieterdiensten wie Warteschlangenmanagement und Raumreservierung. Dieses Abonnement beinhaltet das KIOSK-Feature-Set. Mehr erfahren: https://www.spinetix.com/de/feature-set/systems</t>
+  </si>
+  <si>
+    <t>Abonnement zur Aktivierung des SYSTEMS-Feature-Sets für einen kompatiblen Player innerhalb eines SpinetiX HUB-Kontos.</t>
+  </si>
+  <si>
+    <t>SOFTWARE</t>
   </si>
   <si>
     <t>Elementi S</t>
   </si>
   <si>
     <t>SX-SW-EL-S</t>
   </si>
   <si>
-    <t>Ein permanenter Elementi S-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets. Elementi ist die führende Software für fortschrittliche Digital Signage-Projekte, die Ihnen hilft, eine visuell reichhaltiges Erlebnis auf jeder Kombination von Bildschirmen in all Ihren Netzwerken zu bieten. Mit Elementi können Sie hochwirksame Projekte wie Videowände, interaktive Kioske und Live-Streaming-Videos erstellen. Erfahren Sie mehr unter: https://www.spinetix.com/de/software</t>
-[...2 lines deleted...]
-    <t>Ein permanenter Elementi S-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets.</t>
+    <t>Ein permanenter Elementi S-Lizenzschlüssel für 1 PC, inklusive Update-Plan für das erste Jahr. Verteilen Sie Inhalte auf bis zu 10 Bildschirmen mit über 250 datengesteuerten, anpassbaren Widgets. Elementi ist die Software für anspruchsvolle Digital-Signage-Projekte, die für reichhaltige, individuelle visuelle Erlebnisse konzipiert ist. Mehr erfahren: https://www.spinetix.com/de/software</t>
+  </si>
+  <si>
+    <t>Lizenz / PC</t>
+  </si>
+  <si>
+    <t>Ein permanenter Elementi S-Lizenzschlüssel für 1 PC, inklusive Update-Plan für das erste Jahr. Verteilen Sie Inhalte auf bis zu 10 Bildschirmen mit über 250 datengesteuerten, anpassbaren Widgets.</t>
   </si>
   <si>
     <t>7629999030039</t>
   </si>
   <si>
     <t>Elementi M</t>
   </si>
   <si>
     <t>SX-SW-EL-M</t>
   </si>
   <si>
-    <t>Ein permanenter Elementi M-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets. Elementi ist die führende Software für fortschrittliche Digital Signage-Projekte, die Ihnen hilft, eine visuell reichhaltiges Erlebnis auf jeder Kombination von Bildschirmen in all Ihren Netzwerken zu bieten. Mit Elementi können Sie hochwirksame Projekte wie Videowände, interaktive Kioske und Live-Streaming-Videos erstellen. Erfahren Sie mehr unter: https://www.spinetix.com/de/software</t>
-[...2 lines deleted...]
-    <t>Ein permanenter Elementi M-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets.</t>
+    <t>Ein permanenter Elementi M-Lizenzschlüssel für 1 PC, inklusive Update-Plan für das erste Jahr. Verteilen Sie Inhalte auf einer unbegrenzten Anzahl von Bildschirmen, an mehreren Standorten und mit mehreren Benutzern, mit über 250 datengesteuerten, anpassbaren Widgets. Elementi ist die Software für anspruchsvolle Digital-Signage-Projekte, die für reichhaltige, individuelle visuelle Erlebnisse konzipiert ist. Mehr erfahren: https://www.spinetix.com/de/software</t>
+  </si>
+  <si>
+    <t>Ein permanenter Elementi M-Lizenzschlüssel für 1 PC, inklusive Update-Plan für das erste Jahr. Verteilen Sie Inhalte auf einer unbegrenzten Anzahl von Bildschirmen, an mehreren Standorten und mit mehreren Benutzern, mit über 250 datengesteuerten, anpassbaren Widgets.</t>
   </si>
   <si>
     <t xml:space="preserve">7629999030046 </t>
   </si>
   <si>
     <t>Elementi X</t>
   </si>
   <si>
     <t>SX-SW-EL-X</t>
   </si>
   <si>
-    <t>Ein permanenter Elementi X-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets. Elementi ist die führende Software für fortschrittliche Digital Signage-Projekte, die Ihnen hilft, eine visuell reichhaltiges Erlebnis auf jeder Kombination von Bildschirmen in all Ihren Netzwerken zu bieten. Mit Elementi können Sie hochwirksame Projekte wie Videowände, interaktive Kioske und Live-Streaming-Videos erstellen. Erfahren Sie mehr unter: https://www.spinetix.com/de/software</t>
-[...2 lines deleted...]
-    <t>Ein permanenter Elementi X-Lizenzschlüssel für einen PC, inklusive Updatepaket für das erste Jahr.  Stellen Sie Inhalte auf bis zu 10 Bildschirmen mit mehr als 250 daten-gesteuerten, anpassbaren Widgets.</t>
+    <t>Ein permanenter Elementi X-Lizenzschlüssel für 1 PC, inklusive Update-Plan für das erste Jahr, mit Expertenfunktionen und über 250 datengesteuerten, anpassbaren Widgets. Elementi ist die Software für anspruchsvolle Digital-Signage-Projekte, die für reichhaltige, individuelle visuelle Erlebnisse konzipiert ist. Mehr erfahren: https://www.spinetix.com/de/software</t>
+  </si>
+  <si>
+    <t>Ein permanenter Elementi X-Lizenzschlüssel für 1 PC, inklusive Update-Plan für das erste Jahr, mit Expertenfunktionen und über 250 datengesteuerten, anpassbaren Widgets.</t>
   </si>
   <si>
     <t xml:space="preserve">7629999030053 </t>
   </si>
   <si>
     <t>Elementi S Update Plan 1-Jahr</t>
   </si>
   <si>
     <t>SX-SW-UP1Y-EL-S</t>
   </si>
   <si>
     <t>Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi S Lizenz zu erhalten. Sichern Sie sich für ein Jahr den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
   </si>
   <si>
+    <t>Lizenz / 12 Monate</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi S Lizenz zu erhalten. </t>
   </si>
   <si>
     <t>Elementi S Update Plan 3-Jahre</t>
   </si>
   <si>
     <t>SX-SW-UP3Y-EL-S</t>
   </si>
   <si>
     <t>Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi S Lizenz zu erhalten. Sichern Sie sich für drei Jahre den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
   </si>
   <si>
+    <t>Lizenz / 36 Monate</t>
+  </si>
+  <si>
     <t>Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi S Lizenz zu erhalten.</t>
   </si>
   <si>
     <t>Elementi M Update Plan 1-Jahr</t>
   </si>
   <si>
     <t>SX-SW-UP1Y-EL-M</t>
   </si>
   <si>
     <t>Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi M Lizenz zu erhalten. Sichern Sie sich für ein Jahr den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
   </si>
   <si>
     <t>Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi M Lizenz zu erhalten</t>
   </si>
   <si>
     <t>Elementi M Update Plan 3-Jahre</t>
   </si>
   <si>
     <t>SX-SW-UP3Y-EL-M</t>
   </si>
   <si>
     <t>Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi M Lizenz zu erhalten. Sichern Sie sich für drei Jahre den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
   </si>
   <si>
     <t xml:space="preserve">Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi M Lizenz zu erhalten. </t>
@@ -514,204 +635,65 @@
   <si>
     <t>Elementi X Update Plan 1-Jahr</t>
   </si>
   <si>
     <t>SX-SW-UP1Y-EL-X</t>
   </si>
   <si>
     <t>Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi X Lizenz zu erhalten. Sichern Sie sich für ein Jahr den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
   </si>
   <si>
     <t xml:space="preserve">Ein Einjahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi X Lizenz zu erhalten. </t>
   </si>
   <si>
     <t>Elementi X Update Plan 3-Jahre</t>
   </si>
   <si>
     <t>SX-SW-UP3Y-EL-X</t>
   </si>
   <si>
     <t>Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi X Lizenz zu erhalten. Sichern Sie sich für drei Jahre den unbegrenzten Zugang zu den neuesten Softwarefunktionen, Verbesserungen, Optimierungen und den letzten Sicherheits-Patches.</t>
   </si>
   <si>
     <t>Ein Dreijahres-Updatepaket, um Zugang zu neuen Softwareupdates für eine Elementi X Lizenz zu erhalten.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Feature-Set - WIDGETS 
-[...140 lines deleted...]
-  <si>
     <t>DIENSTLEISTUNGEN</t>
   </si>
   <si>
     <t>SpinetiX Data Storage Region Migration Service</t>
   </si>
   <si>
     <t>SX-SE-DATA-MIGRATE</t>
   </si>
   <si>
     <t xml:space="preserve">Detailbeschreibung: Dieser Service bietet die Dienstleistung einer einmaligen Migration von Kunden- und Nutzerdaten von der Region, in der die Daten aktuell erfasst sind, zu einer anderen Region. Dieser Vorgang beinhaltet die Rekonfigurierung des Single Sign-On (SSO), falls diese Funktion bereits aktiviert wurde. Die Migration stellt sicher, dass Kontinuität und Regelkonformität der Daten, die gemäß den spezifischen Vorgaben am Sitz des Kunden gelten, eingehalten werden. </t>
   </si>
   <si>
+    <t>Konto</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kurzbeschreibung: Einmalige Migration von Kunden- und Nutzerdaten zu einer neuen SpinetiX-Datenerfassungsregion, falls erforderlich inklusive einer Rekonfigurierung des SSO.  </t>
   </si>
   <si>
     <t>Klicken Sie hier für das technische Datenblatt des Service</t>
   </si>
   <si>
     <t>ARYA - Batch Setup</t>
   </si>
   <si>
     <t>SX-SE-ARYA-BATCH</t>
   </si>
   <si>
     <t>Einrichtung aller Ihrer Spieler in dem vorgesehenen SpinetiX ARYA™ Enterprise-Konto auf einmal. Die Player befinden sich mit den richtigen Einstellungen im Konto, einschließlich: Playernamen, Seriennummern, Auflösung, Bildschirmausrichtung, Zeitzone, Audioeinstellungen und Playeradressen. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX geliefert. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
   </si>
   <si>
     <t xml:space="preserve">Einrichtung aller Ihrer Spieler in dem vorgesehenen SpinetiX ARYA™ Enterprise-Konto auf einmal. </t>
   </si>
   <si>
     <t>ARYA - Custom Aspect Ratio Setup</t>
   </si>
   <si>
     <t>SX-SE-ARYA-RATIO</t>
   </si>
   <si>
     <t>Einrichtung einer benutzerdefinierten Leinwand innerhalb des angegebenen SpinetiX ARYA™ Enterprise-Kontos, um die Erstellung von Inhalten für die spezifische Auflösung des Displays zu ermöglichen. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX geliefert. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
@@ -729,158 +711,151 @@
     <t>SpinetiX ARYA™ Enterprise Kundeneinführung durch SpinetiX-Experten. Der Service umfasst 2 Sitzungen mit je 1 Stunde Live-Online-Schulung, um den Kunden bei der Orientierung mit dem Produkt zu helfen. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX angeboten. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
   </si>
   <si>
     <t xml:space="preserve">SpinetiX ARYA™ Enterprise Kundeneinführung durch SpinetiX-Experten. Der Service umfasst 2 Sitzungen mit je 1 Stunde Live-Online-Schulung, um den Kunden bei der Orientierung mit dem Produkt zu helfen. </t>
   </si>
   <si>
     <t>SpinetiX HUB - SSO Activation</t>
   </si>
   <si>
     <t>SX-SE-HUB-SSO</t>
   </si>
   <si>
     <t>Professionelle Einrichtung des SpinetiX HUB-Endkundenkontos durch SpinetiX-Experten, um eine Single-Sign-On (SSO)-Aktivierung mit dem Benutzerverzeichnis des Kunden zu ermöglichen, wobei die Benutzerauthentifizierung vom Kunden gesteuert wird. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX erbracht. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
   </si>
   <si>
     <t xml:space="preserve">Professionelle Einrichtung des SpinetiX HUB-Endkundenkontos durch SpinetiX-Experten, um eine Single-Sign-On (SSO)-Aktivierung mit dem Benutzerverzeichnis des Kunden zu ermöglichen, wobei die Benutzerauthentifizierung vom Kunden gesteuert wird. </t>
   </si>
   <si>
     <t>Elementi - Web Page Configuration</t>
   </si>
   <si>
     <t>SX-SE-EL-WEBCONFIG</t>
   </si>
   <si>
     <t>Konfiguration der Elementi-Webseitenschicht durch die Experten von SpinetiX, um automatisch die Authentifizierungsschritte durchzuführen, die für die Anzeige von Inhalten mit Hilfe eines speziell geschriebenen Webrobot-Skripts erforderlich sind. Dieser Service wird gemäß den Allgemeinen Verkaufsbedingungen von SpinetiX geliefert. Für weitere Einzelheiten: https://www.spinetix.com/legal</t>
+  </si>
+  <si>
+    <t>Widget</t>
   </si>
   <si>
     <t xml:space="preserve">Konfiguration der Elementi-Webseitenschicht durch die Experten von SpinetiX. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0070C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF0070C0"/>
       </left>
       <right style="hair">
         <color rgb="FF0070C0"/>
       </right>
       <top style="hair">
@@ -918,2137 +893,1946 @@
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF0070C0"/>
       </left>
       <right style="hair">
         <color rgb="FF0070C0"/>
       </right>
       <top style="hair">
         <color rgb="FF0070C0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF0070C0"/>
       </left>
       <right style="hair">
         <color rgb="FF0070C0"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="hair">
+        <color rgb="FF0070C0"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF0070C0"/>
       </left>
       <right style="hair">
         <color rgb="FF0070C0"/>
       </right>
       <top/>
-      <bottom style="hair">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...4 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>378906</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>47232</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>216715</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1748955</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>226387</xdr:rowOff>
+      <xdr:colOff>1619622</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>287840</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 16">
+        <xdr:cNvPr id="2" name="Picture 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DE8D99-009A-46D7-A31D-98C9D5DA3C99}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="737795" y="13527903"/>
+          <a:ext cx="1564770" cy="1172215"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>522364</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>212799</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1598543</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>1298291</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1066363" y="48169665"/>
-          <a:ext cx="1370049" cy="1344542"/>
+          <a:off x="1209821" y="17689103"/>
+          <a:ext cx="1076179" cy="1085492"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...46 lines deleted...]
-        <a:noFill/>
         <a:ln>
-          <a:noFill/>
+          <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>281009</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1387005</xdr:rowOff>
+      <xdr:colOff>490166</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>172029</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1710607</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1106249</xdr:rowOff>
+      <xdr:colOff>1603848</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>1298465</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 26">
+        <xdr:cNvPr id="15" name="Picture 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E42E6753-3308-456C-90D7-A63FDB0731F3}"/>
-[...55 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3885F74-D465-477F-B2F0-8361E4D97F92}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1348605" y="20301309"/>
-          <a:ext cx="570398" cy="573639"/>
+          <a:off x="1177623" y="19064659"/>
+          <a:ext cx="1117492" cy="1128341"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>645460</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>336290</xdr:rowOff>
+      <xdr:colOff>481665</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>99392</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1215858</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>909804</xdr:rowOff>
+      <xdr:colOff>1598543</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>1238591</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 14">
+        <xdr:cNvPr id="16" name="Picture 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103A7E93-B9B1-4521-9020-180B2385EF93}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1332917" y="21746833"/>
-          <a:ext cx="570398" cy="573514"/>
+          <a:off x="1169122" y="20441479"/>
+          <a:ext cx="1116878" cy="1125864"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>640978</xdr:colOff>
-[...47 lines deleted...]
-      <xdr:col>2</xdr:col>
       <xdr:colOff>502522</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>22413</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1520638</xdr:colOff>
+      <xdr:colOff>1507938</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>986118</xdr:rowOff>
+      <xdr:rowOff>987388</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFC54D12-ECCC-4617-B80E-301AC7CA8533}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1186081" y="8101854"/>
           <a:ext cx="999066" cy="963705"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
+          <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>392207</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>425823</xdr:rowOff>
+      <xdr:colOff>472299</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>60937</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1520191</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1558406</xdr:rowOff>
+      <xdr:colOff>1620161</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>1184140</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 8">
+        <xdr:cNvPr id="87" name="Picture 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{876B3001-235B-421A-8E95-583BD96B0C19}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1075766" y="32844441"/>
-          <a:ext cx="1127984" cy="1109723"/>
+          <a:off x="1159756" y="21761372"/>
+          <a:ext cx="1134527" cy="1128918"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>397697</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>455857</xdr:rowOff>
+      <xdr:colOff>463825</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>44146</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1558065</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1558077</xdr:rowOff>
+      <xdr:colOff>1619781</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>1184413</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Picture 10">
+        <xdr:cNvPr id="118" name="Picture 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EC9C1C0-F630-4FAE-9A76-A60B161BA850}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1103668" y="22699533"/>
-          <a:ext cx="1143223" cy="1098410"/>
+          <a:off x="1151282" y="22970407"/>
+          <a:ext cx="1148336" cy="1140267"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>371699</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>444425</xdr:rowOff>
+      <xdr:colOff>433108</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>50126</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1525905</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1558236</xdr:rowOff>
+      <xdr:colOff>1580735</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>1216195</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Picture 13">
+        <xdr:cNvPr id="116" name="Picture 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD584B7C-A2A1-4ACF-B888-2DDCFF38F02A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1055258" y="35003366"/>
-          <a:ext cx="1154206" cy="1111906"/>
+          <a:off x="1120565" y="25428039"/>
+          <a:ext cx="1157152" cy="1162259"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>339453</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>377192</xdr:rowOff>
+      <xdr:colOff>437777</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>49397</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1520637</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1520415</xdr:rowOff>
+      <xdr:colOff>1580950</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>1203365</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Picture 34">
+        <xdr:cNvPr id="127" name="Picture 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4797E87-ACD3-4907-AB33-A120F1127824}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1023012" y="38947839"/>
-          <a:ext cx="1173564" cy="1131793"/>
+          <a:off x="1141162" y="21927589"/>
+          <a:ext cx="1152698" cy="1140633"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>347382</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>155203</xdr:rowOff>
+      <xdr:colOff>319685</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1557841</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1330382</xdr:rowOff>
+      <xdr:colOff>1695449</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>225206</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Picture 36">
+        <xdr:cNvPr id="17" name="Picture 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52F1922C-7C82-4C38-A205-CF03D748912D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1030941" y="46569968"/>
-          <a:ext cx="1187599" cy="1158034"/>
+          <a:off x="1005485" y="17987010"/>
+          <a:ext cx="1370049" cy="1337088"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>362399</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>160694</xdr:rowOff>
+      <xdr:colOff>453699</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>290167</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1563108</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1335548</xdr:rowOff>
+      <xdr:colOff>1542584</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>1389212</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Picture 38">
+        <xdr:cNvPr id="69" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A5AD324-385D-439E-B284-393FDC38FD4F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1045958" y="43863635"/>
-          <a:ext cx="1200709" cy="1174854"/>
+          <a:off x="1139499" y="44962417"/>
+          <a:ext cx="1096505" cy="1096505"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>358967</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>22414</xdr:rowOff>
+      <xdr:colOff>435016</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>288260</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1521121</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1177720</xdr:rowOff>
+      <xdr:colOff>1542477</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>1406516</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="Picture 18">
+        <xdr:cNvPr id="70" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC28F30B-8B72-4BF6-8AF0-A5C6F4A01AC7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1046424" y="24240762"/>
-          <a:ext cx="1162154" cy="1149591"/>
+          <a:off x="1120816" y="46570235"/>
+          <a:ext cx="1111906" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>328371</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>10736</xdr:rowOff>
+      <xdr:colOff>425491</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>269210</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1559140</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>437</xdr:rowOff>
+      <xdr:colOff>1541207</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>1393816</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="Picture 30">
+        <xdr:cNvPr id="71" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1C6CE2-F068-45BF-8D25-98004CB8FD88}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1015828" y="25454910"/>
-          <a:ext cx="1215529" cy="1215529"/>
+          <a:off x="1111291" y="48160910"/>
+          <a:ext cx="1111906" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>343338</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>9698</xdr:rowOff>
+      <xdr:colOff>396916</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>107285</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1519303</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1215505</xdr:rowOff>
+      <xdr:colOff>1504377</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>1219191</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="Picture 32">
+        <xdr:cNvPr id="65" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66E65129-13EB-46D4-AFF7-C550BEE4CA1A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1030795" y="26679698"/>
-          <a:ext cx="1170250" cy="1194377"/>
+          <a:off x="1082716" y="49608710"/>
+          <a:ext cx="1111906" cy="1111906"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>352021</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>10414</xdr:rowOff>
+      <xdr:colOff>315626</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>687289</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1520498</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1177309</xdr:rowOff>
+      <xdr:colOff>1659976</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1311501</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="Picture 38">
+        <xdr:cNvPr id="20" name="Picture 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B7314B3-C23C-4FC3-AA8A-F393656AF2AE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17">
-[...7 lines deleted...]
-        <a:stretch/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1039478" y="27906240"/>
-          <a:ext cx="1153237" cy="1161180"/>
+          <a:off x="1021597" y="14369671"/>
+          <a:ext cx="1350065" cy="618497"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>357375</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>16278</xdr:rowOff>
+      <xdr:colOff>198935</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>785497</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1520754</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1215555</xdr:rowOff>
+      <xdr:colOff>1865949</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>271650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="Picture 41">
+        <xdr:cNvPr id="19" name="Picture 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9DE8B36-448D-438A-9A02-FF3CC2FCA0BE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1044832" y="29137930"/>
-          <a:ext cx="1151949" cy="1176417"/>
+          <a:off x="884735" y="13939522"/>
+          <a:ext cx="1667014" cy="762503"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>361630</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>20112</xdr:rowOff>
+      <xdr:colOff>268943</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>100852</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>1520756</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1215555</xdr:rowOff>
+      <xdr:colOff>1665003</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1466026</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="Picture 43">
+        <xdr:cNvPr id="21" name="Picture 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD633B5C-CBE1-41B8-8E5F-9F182F0CFBA5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19">
-[...7 lines deleted...]
-        <a:stretch/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1049087" y="30367590"/>
-          <a:ext cx="1141981" cy="1172583"/>
+          <a:off x="952502" y="24955499"/>
+          <a:ext cx="1396060" cy="1365174"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>457604</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>177607</xdr:rowOff>
+      <xdr:colOff>336176</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>179294</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1193790" cy="1193790"/>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1587713</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>789340</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 19">
+        <xdr:cNvPr id="24" name="Picture 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9761AD3-0C24-45A2-8288-7F3896F90C6C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
-[...7 lines deleted...]
-        <a:stretch/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1143404" y="52460332"/>
-          <a:ext cx="1193790" cy="1193790"/>
+          <a:off x="1019735" y="32934088"/>
+          <a:ext cx="1251537" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>440587</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>244381</xdr:rowOff>
+      <xdr:colOff>481853</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>280147</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1193790" cy="1193790"/>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1510424</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>1327766</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 21">
+        <xdr:cNvPr id="9" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{111C2537-888A-4BDA-B1B8-81815B1AAC76}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print">
-[...7 lines deleted...]
-        <a:stretch/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1126387" y="50917381"/>
-          <a:ext cx="1193790" cy="1193790"/>
+          <a:off x="1165412" y="64164882"/>
+          <a:ext cx="1028571" cy="1047619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>435170</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>218831</xdr:rowOff>
+      <xdr:colOff>400050</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1193790" cy="1193790"/>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1579698</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>13272</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 23">
+        <xdr:cNvPr id="31" name="Picture 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B307163-09AE-44EA-9A48-8AD987B0DA8A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1120970" y="49282106"/>
-          <a:ext cx="1193790" cy="1193790"/>
+          <a:off x="1085850" y="60779025"/>
+          <a:ext cx="1179648" cy="1222947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>414130</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>57978</xdr:rowOff>
+      <xdr:colOff>428625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>37796</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1202734" cy="1202734"/>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1576252</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>1185423</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Picture 27">
+        <xdr:cNvPr id="41" name="Picture 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD083FFF-92DD-421C-ACFB-63AD6F64E087}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1101587" y="48304174"/>
-          <a:ext cx="1202734" cy="1202734"/>
+          <a:off x="1114425" y="57111596"/>
+          <a:ext cx="1147627" cy="1147627"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>274208</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>296372</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1364009" cy="1096596"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="964771" y="7630622"/>
+          <a:ext cx="1364009" cy="1096596"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>370547</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>291288</xdr:rowOff>
+      <xdr:colOff>38192</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>870761</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="1889219" cy="533330"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Picture 10">
+        <xdr:cNvPr id="14" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CB0EB1-3F32-45BA-9F39-FE682EF97539}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1054106" y="58236906"/>
-          <a:ext cx="1104125" cy="1114285"/>
+          <a:off x="723992" y="3166286"/>
+          <a:ext cx="1889219" cy="533330"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>351864</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>285459</xdr:rowOff>
+      <xdr:colOff>245911</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1178091</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="1563155" cy="210448"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Picture 13">
+        <xdr:cNvPr id="18" name="Picture 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4737DC24-DBCF-48E6-8106-CAD1354C9AE9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print">
-[...7 lines deleted...]
-        <a:stretch/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1035423" y="59844724"/>
-          <a:ext cx="1122701" cy="1118256"/>
+          <a:off x="929470" y="16429297"/>
+          <a:ext cx="1563155" cy="210448"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>342339</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>262487</xdr:rowOff>
+      <xdr:colOff>464887</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>85184</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="986083" cy="732518"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Picture 13">
+        <xdr:cNvPr id="22" name="Picture 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8B359F7-5F2F-43C4-9BF3-666064721C41}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="5400000">
+          <a:off x="1275229" y="32802842"/>
+          <a:ext cx="732518" cy="986083"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>450073</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>219075</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1092143" cy="1094048"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1025898" y="61435399"/>
-          <a:ext cx="1130956" cy="1134131"/>
+          <a:off x="1133632" y="64103810"/>
+          <a:ext cx="1092143" cy="1094048"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>313764</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>96640</xdr:rowOff>
+      <xdr:colOff>336176</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>179294</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="1251537" cy="610046"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Picture 13">
+        <xdr:cNvPr id="29" name="Picture 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CF8E5CF-83CF-4B78-B281-0764E7EF2C85}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
-[...7 lines deleted...]
-        <a:stretch/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="997323" y="62883199"/>
-          <a:ext cx="1122701" cy="1111906"/>
+          <a:off x="1021976" y="32983394"/>
+          <a:ext cx="1251537" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>327187</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>317886</xdr:rowOff>
+      <xdr:colOff>439880</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>106636</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="1084120" cy="748821"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="32" name="Picture 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6E25860-08DB-85F8-68F1-C9E228891BEC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="16200000">
+          <a:off x="1293329" y="29647462"/>
+          <a:ext cx="748821" cy="1084120"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1251537" cy="610046"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Picture 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1037232" y="15350068"/>
-          <a:ext cx="1424268" cy="654989"/>
+          <a:off x="1028700" y="35271075"/>
+          <a:ext cx="1251537" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>30703</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1096362</xdr:rowOff>
+      <xdr:colOff>336176</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>179294</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="1251537" cy="610046"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 10">
+        <xdr:cNvPr id="37" name="Picture 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1F1AFE6-CD89-956C-924F-2269AEEA0E03}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print">
-[...7 lines deleted...]
-        <a:stretch/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="712021" y="3633374"/>
-          <a:ext cx="1891554" cy="1023166"/>
+          <a:off x="1021976" y="36202844"/>
+          <a:ext cx="1251537" cy="610046"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>180735</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>972375</xdr:rowOff>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>216763</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1669804" cy="856875"/>
+    <xdr:ext cx="1202734" cy="1169258"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 12">
+        <xdr:cNvPr id="23" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1BDD369-4CD0-4BC2-BC08-DF271DBA1C0D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="862053" y="16167551"/>
-          <a:ext cx="1669804" cy="856875"/>
+          <a:off x="1057275" y="42469663"/>
+          <a:ext cx="1202734" cy="1169258"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>217059</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>197224</xdr:rowOff>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>390525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1563155" cy="210448"/>
+    <xdr:ext cx="1160178" cy="1160178"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 13">
+        <xdr:cNvPr id="26" name="Picture 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F468BC4-1848-4321-ACEB-33DA84425B46}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="900282" y="19559084"/>
-          <a:ext cx="1563155" cy="210448"/>
+          <a:off x="1047750" y="38671500"/>
+          <a:ext cx="1160178" cy="1160178"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>302558</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>78441</xdr:rowOff>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>400050</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="1173905" cy="1173905"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="28" name="Picture 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{230E35E9-4FD7-4292-BAB2-8E44C90E3424}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="986117" y="28160382"/>
-          <a:ext cx="1396060" cy="1365174"/>
+          <a:off x="1057275" y="42605325"/>
+          <a:ext cx="1173905" cy="1173905"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...41 lines deleted...]
-        <a:noFill/>
         <a:ln>
-          <a:noFill/>
+          <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>336176</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>201706</xdr:rowOff>
+      <xdr:colOff>394606</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>409575</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="1160178" cy="1160178"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="30" name="Picture 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D1D5615-6AEB-4441-9A77-2BE7F1175AF6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1019735" y="36161382"/>
-          <a:ext cx="1251537" cy="610046"/>
+          <a:off x="1080406" y="40662225"/>
+          <a:ext cx="1160178" cy="1160178"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>366921</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>224118</xdr:rowOff>
+      <xdr:colOff>289859</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1115003" cy="1109288"/>
+    <xdr:ext cx="1236785" cy="1236785"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 8">
+        <xdr:cNvPr id="38" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{796CE7B3-543E-4E03-BC0C-9CF8302ACB88}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print"/>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1050480" y="67616294"/>
-          <a:ext cx="1115003" cy="1109288"/>
+          <a:off x="975659" y="40166925"/>
+          <a:ext cx="1236785" cy="1236785"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>425823</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>257735</xdr:rowOff>
+      <xdr:colOff>352285</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="1222780" cy="1222780"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 9">
+        <xdr:cNvPr id="39" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7796169A-5FF8-483D-BD4E-D0C8E58A87FE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1109382" y="67649911"/>
-          <a:ext cx="1028571" cy="1047619"/>
+          <a:off x="1038085" y="38652450"/>
+          <a:ext cx="1222780" cy="1222780"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...44 lines deleted...]
-        <a:noFill/>
         <a:ln>
-          <a:noFill/>
+          <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>368674</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>247650</xdr:rowOff>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>276225</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1251537" cy="610046"/>
+    <xdr:ext cx="1237772" cy="1237772"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Picture 17">
+        <xdr:cNvPr id="40" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76A6F08E-53C2-492B-86F9-9A36C09A59E3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1054474" y="33070800"/>
-          <a:ext cx="1251537" cy="610046"/>
+          <a:off x="1009650" y="36947475"/>
+          <a:ext cx="1237772" cy="1237772"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...37 lines deleted...]
-        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../3-Price%20Lists/2020/SpinetiX_Price_List_2020_v10.1.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/3-Price%20Lists/2020/SpinetiX_Price_List_2020_v10.1.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="RecoveredExternalLink1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
-    <xxl21:alternateUrls>
-[...1 lines deleted...]
-    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Settings"/>
       <sheetName val="NFU_legacyEMEA"/>
       <sheetName val="400"/>
       <sheetName val="400 Dealer"/>
       <sheetName val="DSOS-ARYA Distrib"/>
       <sheetName val="400-DSOS-ARYA Dealers"/>
       <sheetName val="DSOS_full-Dealer_NFU"/>
       <sheetName val="DSOS_permanent"/>
       <sheetName val="DSOS-Dealers_NFU"/>
       <sheetName val="Licenses"/>
       <sheetName val="Value EMEA"/>
       <sheetName val="Value USA"/>
       <sheetName val="Value CAN"/>
       <sheetName val="Value AU"/>
       <sheetName val="Value Asia"/>
       <sheetName val="Dealer CHF"/>
       <sheetName val="Dealer EUR"/>
       <sheetName val="Dealer USD"/>
       <sheetName val="DiVA "/>
       <sheetName val="Welcome Pack"/>
       <sheetName val="SpinetiX_Price_List_2020_v10.1"/>
+      <sheetName val="RecoveredExternalLink1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20" refreshError="1"/>
+      <sheetData sheetId="21" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3306,1899 +3090,1953 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2020/Website%20Pages/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides/HMP400-HMP400W?csf=1&amp;web=1&amp;e=jlkwjE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-ibx440-player-images.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/ibx410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410w/specs-de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-serial-cable-images.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/K--2UuVxF0c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-audio-cable-images.zip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w-AOFg35IKs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410/specs-de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410/specs-de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-power-delivery-unit-images.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx410/specs-de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/WMnAcwC_5v8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/hmp400/specs-de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/hmp400/specs-de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/ibx440/specs-de" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/ibx410w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/ibx440" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/StFBU-Iw4L0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JdDPUbVw-lU" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../../../../../../../../:f:/r/sites/marketingchannelmanagementgroup/Documents%20partages/CHANNEL/10%20-%20SpinetiX%20Partner%20Web%20Kit/2020/Website%20Pages/2.%20Catalogue%20Pages%20with%20Product%20Descriptions/Tech%20Specs%20%26%20Guides/HMP400-HMP400W?csf=1&amp;web=1&amp;e=jlkwjE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/de/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-DSOS-license-imagery.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-audio-cable-images.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/wOo6cQBDt7s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410/specs-en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx440/specs-en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6UAl3a39OJY" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/F_FxcIicqPU" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-arya-imagery.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/JdDPUbVw-lU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/jNjuIpUWRoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/hmp400" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-serial-cable-images.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-iBX410-player-images.zip" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-ibx440-player-images.zip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/ibx410w/specs-en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/CPXPdWx_QEM" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-power-delivery-unit-images.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-HMP400-player-images.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-update-plan-images.zip" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx440" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/digital-signage-products/players/ibx410" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/hmp400/specs-en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-player-warranty-extension-images.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spinetix.com/sites/default/files/-catalogue/spinetix-feature-sets-imagery.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-elementi-images.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spinetix.com/sites/default/files/-catalogue/spinetix-professional-services-imagery.zip" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDCA9203-2C9E-42A0-B0F2-51E5597BFEA7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ594"/>
+  <dimension ref="A1:AS124"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B25" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J28" sqref="J28:J29"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A43" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I41" sqref="I41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="40.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.7109375" style="1" customWidth="1"/>
-    <col min="6" max="7" width="51.28515625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="44" max="16384" width="11.42578125" style="1" hidden="1"/>
+    <col min="6" max="6" width="51.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="51.28515625" style="1" customWidth="1"/>
+    <col min="9" max="10" width="18.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="24.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="5.28515625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="5" style="1" customWidth="1"/>
+    <col min="14" max="45" width="2.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="11.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="47" max="16384" width="11.42578125" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11"/>
-    <row r="2" spans="2:11" ht="30" customHeight="1">
+    <row r="1" spans="2:12" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="5"/>
-      <c r="C2" s="35" t="s">
+      <c r="C2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="36"/>
-[...9 lines deleted...]
-      <c r="B3" s="32" t="s">
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="5"/>
+    </row>
+    <row r="3" spans="2:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="33"/>
-[...9 lines deleted...]
-    <row r="4" spans="2:11" ht="30" customHeight="1">
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+    </row>
+    <row r="4" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="5"/>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="J4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="5"/>
-[...4 lines deleted...]
-      <c r="D5" s="38" t="s">
+      <c r="K4" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="38" t="s">
+      <c r="L4" s="5"/>
+    </row>
+    <row r="5" spans="2:12" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="5"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="22" t="s">
+      <c r="E5" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="22" t="s">
+      <c r="F5" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="H5" s="16" t="s">
+      <c r="G5" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="I5" s="26" t="s">
+      <c r="H5" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="J5" s="38" t="s">
+      <c r="I5" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="5"/>
-[...8 lines deleted...]
-      <c r="H6" s="16" t="s">
+      <c r="J5" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="27"/>
-[...10 lines deleted...]
-      <c r="H7" s="16" t="s">
+      <c r="K5" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="I7" s="27"/>
-[...10 lines deleted...]
-      <c r="H8" s="19" t="s">
+      <c r="L5" s="5"/>
+    </row>
+    <row r="6" spans="2:12" ht="100.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="5"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="I8" s="28"/>
-[...6 lines deleted...]
-      <c r="D9" s="29" t="s">
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="5"/>
+    </row>
+    <row r="7" spans="2:12" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="5"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="29" t="s">
+      <c r="J7" s="31"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="5"/>
+    </row>
+    <row r="8" spans="2:12" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="5"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="22" t="s">
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="5"/>
+    </row>
+    <row r="9" spans="2:12" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="5"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="G9" s="24" t="s">
+      <c r="E9" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="H9" s="16" t="s">
+      <c r="F9" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="I9" s="26" t="s">
+      <c r="G9" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="J9" s="29" t="s">
+      <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="K9" s="5"/>
-[...8 lines deleted...]
-      <c r="H10" s="16" t="s">
+      <c r="J9" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="I10" s="27"/>
-[...10 lines deleted...]
-      <c r="H11" s="16" t="s">
+      <c r="K9" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="I11" s="27"/>
-[...10 lines deleted...]
-      <c r="H12" s="16" t="s">
+      <c r="L9" s="5"/>
+    </row>
+    <row r="10" spans="2:12" ht="100.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="5"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="I12" s="28"/>
-[...12 lines deleted...]
-      <c r="F13" s="22" t="s">
+      <c r="J10" s="31"/>
+      <c r="K10" s="31"/>
+      <c r="L10" s="5"/>
+    </row>
+    <row r="11" spans="2:12" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="5"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="G13" s="22" t="s">
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="5"/>
+    </row>
+    <row r="12" spans="2:12" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="5"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="H13" s="16" t="s">
-[...5 lines deleted...]
-      <c r="J13" s="38" t="s">
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="5"/>
+    </row>
+    <row r="13" spans="2:12" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="39"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="K13" s="5"/>
-[...42 lines deleted...]
-      <c r="D17" s="29" t="s">
+      <c r="E13" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="E17" s="29" t="s">
+      <c r="F13" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="F17" s="22" t="s">
+      <c r="G13" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="G17" s="24" t="s">
+      <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="H17" s="16" t="s">
+      <c r="J13" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="I17" s="26" t="s">
+      <c r="K13" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="J17" s="29" t="s">
+      <c r="L13" s="5"/>
+    </row>
+    <row r="14" spans="2:12" ht="100.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="29"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="K17" s="5"/>
-[...8 lines deleted...]
-      <c r="H18" s="16" t="s">
+      <c r="J14" s="31"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="5"/>
+    </row>
+    <row r="15" spans="2:12" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="29"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="5"/>
+    </row>
+    <row r="16" spans="2:12" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="29"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="5"/>
+    </row>
+    <row r="17" spans="1:12" ht="98.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="29"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="I18" s="27"/>
-[...10 lines deleted...]
-      <c r="H19" s="16" t="s">
+      <c r="E17" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="I19" s="28"/>
-[...6 lines deleted...]
-      <c r="D20" s="29" t="s">
+      <c r="F17" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="E20" s="29" t="s">
+      <c r="G17" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="F20" s="22" t="s">
+      <c r="I17" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="G20" s="24" t="s">
+      <c r="J17" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="H20" s="16" t="s">
+      <c r="K17" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="I20" s="26" t="s">
+      <c r="L17" s="5"/>
+    </row>
+    <row r="18" spans="1:12" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="29"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="J20" s="29" t="s">
+      <c r="J18" s="31"/>
+      <c r="K18" s="31"/>
+      <c r="L18" s="5"/>
+    </row>
+    <row r="19" spans="1:12" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="29"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="K20" s="5"/>
-[...8 lines deleted...]
-      <c r="H21" s="16" t="s">
+      <c r="J19" s="32"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="5"/>
+    </row>
+    <row r="20" spans="1:12" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="I21" s="27"/>
-[...10 lines deleted...]
-      <c r="H22" s="16" t="s">
+      <c r="E20" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="I22" s="28"/>
-[...5 lines deleted...]
-      <c r="C23" s="21"/>
+      <c r="F20" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J20" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="K20" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="L20" s="5"/>
+    </row>
+    <row r="21" spans="1:12" ht="85.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="26"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J21" s="31"/>
+      <c r="K21" s="31"/>
+      <c r="L21" s="5"/>
+    </row>
+    <row r="22" spans="1:12" ht="118.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="26"/>
+      <c r="C22" s="32"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="32"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J22" s="32"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" ht="118.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="26"/>
+      <c r="C23" s="25"/>
       <c r="D23" s="8" t="s">
-        <v>51</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>58</v>
+      </c>
+      <c r="E23" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J23" s="8" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="B24" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="K23" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L23" s="5"/>
+    </row>
+    <row r="24" spans="1:12" ht="123.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="26"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>64</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J24" s="8" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="B25" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="K24" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="26"/>
       <c r="C25" s="8"/>
-      <c r="D25" s="14" t="s">
-        <v>60</v>
+      <c r="D25" s="8" t="s">
+        <v>67</v>
       </c>
       <c r="E25" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="I25" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="F25" s="15" t="s">
+      <c r="J25" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="G25" s="12" t="s">
+      <c r="K25" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="H25" s="16" t="s">
-[...24 lines deleted...]
-    <row r="27" spans="1:11" ht="30" customHeight="1">
+      <c r="L25" s="5"/>
+    </row>
+    <row r="26" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="29"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="29"/>
+    </row>
+    <row r="27" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D27" s="10" t="s">
+      <c r="D27" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E27" s="11" t="s">
+      <c r="E27" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="G27" s="7"/>
+        <v>5</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>6</v>
+      </c>
       <c r="H27" s="7" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="I27" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="I27" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J27" s="7" t="s">
+      <c r="J27" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="K27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:11" ht="90" customHeight="1">
+      <c r="K27" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="L27" s="5"/>
+    </row>
+    <row r="28" spans="1:12" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
-      <c r="B28" s="9"/>
-[...24 lines deleted...]
-    <row r="29" spans="1:11" ht="90" customHeight="1">
+      <c r="B28" s="26"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="G28" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="H28" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="I28" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="J28" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="K28" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
-      <c r="B29" s="9"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:11" ht="90" customHeight="1">
+      <c r="B29" s="26"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="E29" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="G29" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="H29" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="I29" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="J29" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="K29" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L29" s="5"/>
+    </row>
+    <row r="30" spans="1:12" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
-      <c r="B30" s="9"/>
+      <c r="B30" s="26"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="F30" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="G30" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="G30" s="12" t="s">
-[...13 lines deleted...]
-    <row r="31" spans="1:11" ht="80.25" customHeight="1">
+      <c r="H30" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J30" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="K30" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
-      <c r="B31" s="9"/>
+      <c r="B31" s="26"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>84</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="G31" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="H31" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J31" s="8" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-    <row r="32" spans="1:11" ht="73.5" customHeight="1">
+        <v>62</v>
+      </c>
+      <c r="K31" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
-      <c r="B32" s="9"/>
+      <c r="B32" s="26"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>81</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>87</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="G32" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J32" s="8" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-    <row r="33" spans="1:11" ht="73.5" customHeight="1">
+        <v>62</v>
+      </c>
+      <c r="K32" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:13" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
-      <c r="B33" s="9"/>
+      <c r="B33" s="26"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>84</v>
-[...8 lines deleted...]
-        <v>55</v>
+        <v>90</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="G33" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="H33" s="11" t="s">
+        <v>91</v>
       </c>
       <c r="I33" s="8" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="J33" s="8" t="s">
-        <v>55</v>
-[...17 lines deleted...]
-    <row r="35" spans="1:11" ht="30" customHeight="1">
+        <v>62</v>
+      </c>
+      <c r="K33" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="C34" s="29"/>
+      <c r="D34" s="29"/>
+      <c r="E34" s="29"/>
+      <c r="F34" s="29"/>
+      <c r="G34" s="29"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="29"/>
+      <c r="J34" s="29"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="29"/>
+    </row>
+    <row r="35" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D35" s="10" t="s">
+      <c r="D35" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E35" s="11" t="s">
+      <c r="E35" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="G35" s="7"/>
+        <v>5</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>6</v>
+      </c>
       <c r="H35" s="7" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="I35" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="I35" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J35" s="7" t="s">
+      <c r="J35" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="K35" s="5"/>
-[...2 lines deleted...]
-      <c r="B36" s="9"/>
+      <c r="K35" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:13" ht="141" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="26"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>88</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>94</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J36" s="8" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="B37" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="K36" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:13" ht="120.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="26"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>93</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>98</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J37" s="8" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-      <c r="B38" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:13" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="26"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>98</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J38" s="8" t="s">
-        <v>101</v>
-[...15 lines deleted...]
-      <c r="G39" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="K38" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="28" t="s">
         <v>105</v>
       </c>
-      <c r="H39" s="16" t="s">
-[...37 lines deleted...]
-      <c r="B41" s="9"/>
+      <c r="C39" s="29"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="29"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+    </row>
+    <row r="40" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="5"/>
+      <c r="C40" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="H40" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I40" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="K40" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:13" s="14" customFormat="1" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="15"/>
+      <c r="B41" s="26"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="F41" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H41" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="E41" s="8" t="s">
-[...20 lines deleted...]
-      <c r="B42" s="9"/>
+      <c r="I41" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="J41" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="K41" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="L41" s="5"/>
+      <c r="M41" s="15"/>
+    </row>
+    <row r="42" spans="1:13" ht="155.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="26"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H42" s="11" t="s">
         <v>114</v>
       </c>
-      <c r="E42" s="8" t="s">
-[...12 lines deleted...]
-        <v>55</v>
+      <c r="I42" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J42" s="8" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="B43" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="K42" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:13" ht="153.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="26"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H43" s="11" t="s">
         <v>118</v>
       </c>
-      <c r="E43" s="8" t="s">
-[...12 lines deleted...]
-        <v>55</v>
+      <c r="I43" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J43" s="8" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="B44" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="K43" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:13" ht="153.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="26"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="G44" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H44" s="11" t="s">
         <v>122</v>
       </c>
-      <c r="E44" s="8" t="s">
+      <c r="I44" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J44" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="K44" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="28" t="s">
         <v>123</v>
       </c>
-      <c r="F44" s="15" t="s">
-[...69 lines deleted...]
-      <c r="B47" s="9"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="29"/>
+      <c r="E45" s="29"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="29"/>
+      <c r="H45" s="29"/>
+      <c r="I45" s="29"/>
+      <c r="J45" s="29"/>
+      <c r="K45" s="29"/>
+      <c r="L45" s="29"/>
+    </row>
+    <row r="46" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="5"/>
+      <c r="C46" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="H46" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="I46" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="K46" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:13" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="26"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>135</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>125</v>
+      </c>
+      <c r="F47" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="G47" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="H47" s="20" t="s">
+        <v>128</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J47" s="8" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="B48" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="K47" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="L47" s="5"/>
+    </row>
+    <row r="48" spans="1:13" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="26"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>139</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>131</v>
+      </c>
+      <c r="F48" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="G48" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="H48" s="20" t="s">
+        <v>133</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J48" s="8" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="B49" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="K48" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="L48" s="5"/>
+    </row>
+    <row r="49" spans="1:12" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="26"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>143</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>136</v>
+      </c>
+      <c r="F49" s="19" t="s">
+        <v>137</v>
+      </c>
+      <c r="G49" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="H49" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J49" s="8" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="B50" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="K49" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="L49" s="5"/>
+    </row>
+    <row r="50" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="26"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>147</v>
-[...11 lines deleted...]
-        <v>55</v>
+        <v>141</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="G50" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="H50" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>61</v>
       </c>
       <c r="J50" s="8" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-      <c r="B51" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="K50" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="26"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="H51" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J51" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="K51" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="26"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="E51" s="8" t="s">
+      <c r="E52" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="F51" s="12" t="s">
+      <c r="F52" s="11" t="s">
         <v>152</v>
       </c>
-      <c r="G51" s="12" t="s">
+      <c r="G52" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="H52" s="11" t="s">
         <v>153</v>
       </c>
-      <c r="H51" s="18" t="s">
-[...13 lines deleted...]
-      <c r="D52" s="8" t="s">
+      <c r="I52" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J52" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="K52" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="26"/>
+      <c r="C53" s="8"/>
+      <c r="D53" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="E52" s="8" t="s">
+      <c r="E53" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="F52" s="12" t="s">
+      <c r="F53" s="11" t="s">
         <v>156</v>
       </c>
-      <c r="G52" s="12" t="s">
+      <c r="G53" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="H53" s="11" t="s">
         <v>157</v>
       </c>
-      <c r="H52" s="18" t="s">
-[...13 lines deleted...]
-      <c r="D53" s="8" t="s">
+      <c r="I53" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J53" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="K53" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="26"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="E53" s="8" t="s">
+      <c r="E54" s="8" t="s">
         <v>159</v>
       </c>
-      <c r="F53" s="12" t="s">
+      <c r="F54" s="11" t="s">
         <v>160</v>
       </c>
-      <c r="G53" s="12" t="s">
+      <c r="G54" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="H54" s="11" t="s">
         <v>161</v>
       </c>
-      <c r="H53" s="18" t="s">
-[...13 lines deleted...]
-      <c r="D54" s="8" t="s">
+      <c r="I54" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J54" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="K54" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="26"/>
+      <c r="C55" s="8"/>
+      <c r="D55" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="E54" s="8" t="s">
+      <c r="E55" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="F54" s="12" t="s">
+      <c r="F55" s="11" t="s">
         <v>164</v>
       </c>
-      <c r="G54" s="12" t="s">
+      <c r="G55" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="H55" s="11" t="s">
         <v>165</v>
       </c>
-      <c r="H54" s="18" t="s">
-[...24 lines deleted...]
-      <c r="B56" s="32" t="s">
+      <c r="I55" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J55" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="K55" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="28" t="s">
         <v>166</v>
       </c>
-      <c r="C56" s="33"/>
-[...9 lines deleted...]
-    <row r="57" spans="1:11" ht="30" customHeight="1">
+      <c r="C56" s="29"/>
+      <c r="D56" s="29"/>
+      <c r="E56" s="29"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="29"/>
+      <c r="H56" s="29"/>
+      <c r="I56" s="29"/>
+      <c r="J56" s="29"/>
+      <c r="K56" s="29"/>
+      <c r="L56" s="29"/>
+    </row>
+    <row r="57" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D57" s="10" t="s">
+      <c r="D57" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E57" s="11" t="s">
+      <c r="E57" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="G57" s="7"/>
+        <v>5</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>6</v>
+      </c>
       <c r="H57" s="7" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="I57" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="I57" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J57" s="7" t="s">
+      <c r="J57" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="K57" s="5"/>
-[...2 lines deleted...]
-      <c r="B58" s="9"/>
+      <c r="K57" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="26"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8" t="s">
         <v>167</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="F58" s="12" t="s">
+      <c r="F58" s="11" t="s">
         <v>169</v>
       </c>
-      <c r="G58" s="12" t="s">
+      <c r="G58" s="8" t="s">
         <v>170</v>
       </c>
-      <c r="H58" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I58" s="16" t="s">
+      <c r="H58" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="J58" s="8" t="s">
-[...5 lines deleted...]
-      <c r="B59" s="9"/>
+      <c r="I58" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="K58" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="26"/>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="F59" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="H59" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J59" s="13" t="s">
         <v>172</v>
       </c>
-      <c r="E59" s="8" t="s">
-[...20 lines deleted...]
-      <c r="B60" s="9"/>
+      <c r="K59" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L59" s="5"/>
+    </row>
+    <row r="60" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="26"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F60" s="20" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="G60" s="20" t="s">
         <v>179</v>
       </c>
-      <c r="H60" s="16" t="s">
-[...11 lines deleted...]
-      <c r="B61" s="9"/>
+      <c r="G60" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="K60" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L60" s="5"/>
+    </row>
+    <row r="61" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="26"/>
       <c r="C61" s="8"/>
       <c r="D61" s="8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F61" s="20" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="G61" s="20" t="s">
         <v>183</v>
       </c>
-      <c r="H61" s="16" t="s">
-[...11 lines deleted...]
-      <c r="B62" s="9"/>
+      <c r="G61" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="H61" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="K61" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="26"/>
       <c r="C62" s="8"/>
       <c r="D62" s="8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F62" s="20" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="G62" s="20" t="s">
         <v>187</v>
       </c>
-      <c r="H62" s="16" t="s">
-[...11 lines deleted...]
-      <c r="B63" s="9"/>
+      <c r="G62" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="H62" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="I62" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="K62" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L62" s="5"/>
+    </row>
+    <row r="63" spans="1:12" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="26"/>
       <c r="C63" s="8"/>
       <c r="D63" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="F63" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="G63" s="12" t="s">
+      <c r="F63" s="11" t="s">
         <v>191</v>
       </c>
-      <c r="H63" s="16" t="s">
-[...10 lines deleted...]
-    <row r="64" spans="1:11" ht="16.899999999999999" customHeight="1">
+      <c r="G63" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="H63" s="18" t="s">
+        <v>193</v>
+      </c>
+      <c r="I63" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="K63" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="4"/>
-      <c r="B64" s="9"/>
-[...7 lines deleted...]
-      <c r="J64" s="8"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
       <c r="K64" s="5"/>
-    </row>
-    <row r="65" spans="1:11" ht="16.899999999999999" customHeight="1">
+      <c r="L64" s="5"/>
+    </row>
+    <row r="65" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="4"/>
-      <c r="B65" s="5"/>
-[...10 lines deleted...]
-    <row r="66" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    </row>
+    <row r="66" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="4"/>
     </row>
-    <row r="67" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="67" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="4"/>
     </row>
-    <row r="68" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="68" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="4"/>
     </row>
-    <row r="69" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="69" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="4"/>
     </row>
-    <row r="70" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="70" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="4"/>
     </row>
-    <row r="71" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="71" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="4"/>
     </row>
-    <row r="72" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="72" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="4"/>
     </row>
-    <row r="73" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="73" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="4"/>
     </row>
-    <row r="74" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="74" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="4"/>
     </row>
-    <row r="75" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="75" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="4"/>
     </row>
-    <row r="76" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="76" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="4"/>
     </row>
-    <row r="77" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="77" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="4"/>
     </row>
-    <row r="78" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="78" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="4"/>
     </row>
-    <row r="79" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="79" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="4"/>
     </row>
-    <row r="80" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="80" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="4"/>
     </row>
-    <row r="81" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="81" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="4"/>
     </row>
-    <row r="82" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="82" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="4"/>
     </row>
-    <row r="83" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="83" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="4"/>
     </row>
-    <row r="84" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="84" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="4"/>
     </row>
-    <row r="85" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="85" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="4"/>
     </row>
-    <row r="86" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="86" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="4"/>
     </row>
-    <row r="87" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="87" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="4"/>
     </row>
-    <row r="88" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="88" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="4"/>
     </row>
-    <row r="89" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="89" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="4"/>
     </row>
-    <row r="90" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="90" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="4"/>
     </row>
-    <row r="91" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="91" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="4"/>
     </row>
-    <row r="92" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="92" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="4"/>
     </row>
-    <row r="93" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="93" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="4"/>
     </row>
-    <row r="94" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="94" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="4"/>
     </row>
-    <row r="95" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="95" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="4"/>
     </row>
-    <row r="96" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="96" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="4"/>
     </row>
-    <row r="97" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="97" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="4"/>
     </row>
-    <row r="98" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="98" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="4"/>
     </row>
-    <row r="99" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="99" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="4"/>
     </row>
-    <row r="100" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="100" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4"/>
     </row>
-    <row r="101" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="101" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4"/>
     </row>
-    <row r="102" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="102" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4"/>
     </row>
-    <row r="103" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="103" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="4"/>
     </row>
-    <row r="104" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="104" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="4"/>
     </row>
-    <row r="105" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="105" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="4"/>
     </row>
-    <row r="106" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="106" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="4"/>
     </row>
-    <row r="107" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="107" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="4"/>
     </row>
-    <row r="108" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="108" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="4"/>
     </row>
-    <row r="109" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="109" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="4"/>
     </row>
-    <row r="110" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="110" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="4"/>
     </row>
-    <row r="111" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="111" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="4"/>
     </row>
-    <row r="112" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="112" spans="1:1" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="4"/>
     </row>
-    <row r="113" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="113" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="4"/>
     </row>
-    <row r="114" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="114" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="4"/>
     </row>
-    <row r="115" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="115" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="4"/>
     </row>
-    <row r="116" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="116" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="4"/>
     </row>
-    <row r="117" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="117" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="4"/>
     </row>
-    <row r="118" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="118" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="4"/>
-    </row>
-    <row r="119" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+      <c r="D118" s="2"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3"/>
+      <c r="K118" s="3"/>
+    </row>
+    <row r="119" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="4"/>
-      <c r="D119" s="2"/>
-[...7 lines deleted...]
-    <row r="120" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    </row>
+    <row r="120" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="4"/>
     </row>
-    <row r="121" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="121" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="4"/>
     </row>
-    <row r="122" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="122" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="4"/>
     </row>
-    <row r="123" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="123" spans="1:11" ht="16.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="4"/>
     </row>
-    <row r="124" spans="1:10" ht="16.899999999999999" hidden="1" customHeight="1">
+    <row r="124" spans="1:11" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="4"/>
     </row>
-    <row r="125" spans="1:10" ht="24" hidden="1" customHeight="1">
-[...87 lines deleted...]
-    <row r="594"/>
   </sheetData>
-  <mergeCells count="42">
-[...1 lines deleted...]
-    <mergeCell ref="I5:I8"/>
+  <mergeCells count="49">
+    <mergeCell ref="B45:L45"/>
     <mergeCell ref="J5:J8"/>
+    <mergeCell ref="K9:K12"/>
+    <mergeCell ref="B34:L34"/>
+    <mergeCell ref="K20:K22"/>
+    <mergeCell ref="D17:D19"/>
+    <mergeCell ref="B13:B20"/>
+    <mergeCell ref="D5:D8"/>
+    <mergeCell ref="D9:D12"/>
+    <mergeCell ref="C13:C16"/>
+    <mergeCell ref="F9:F12"/>
+    <mergeCell ref="K13:K16"/>
+    <mergeCell ref="G9:G12"/>
+    <mergeCell ref="F20:F22"/>
+    <mergeCell ref="J20:J22"/>
+    <mergeCell ref="H5:H8"/>
+    <mergeCell ref="B56:L56"/>
+    <mergeCell ref="J9:J12"/>
+    <mergeCell ref="C2:K2"/>
+    <mergeCell ref="E13:E16"/>
     <mergeCell ref="C9:C12"/>
-    <mergeCell ref="D9:D12"/>
+    <mergeCell ref="G13:G16"/>
     <mergeCell ref="E9:E12"/>
-    <mergeCell ref="F9:F12"/>
-[...4 lines deleted...]
-    <mergeCell ref="D5:D8"/>
+    <mergeCell ref="B39:L39"/>
+    <mergeCell ref="D20:D22"/>
+    <mergeCell ref="G5:G8"/>
+    <mergeCell ref="J17:J19"/>
+    <mergeCell ref="D13:D16"/>
+    <mergeCell ref="E17:E19"/>
+    <mergeCell ref="F13:F16"/>
+    <mergeCell ref="G17:G19"/>
+    <mergeCell ref="H13:H16"/>
+    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="G20:G22"/>
+    <mergeCell ref="I14:I16"/>
     <mergeCell ref="E5:E8"/>
     <mergeCell ref="F5:F8"/>
-    <mergeCell ref="G5:G8"/>
-[...11 lines deleted...]
-    <mergeCell ref="I13:I16"/>
+    <mergeCell ref="H9:H12"/>
+    <mergeCell ref="H20:H22"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="E20:E22"/>
+    <mergeCell ref="K5:K8"/>
+    <mergeCell ref="F17:F19"/>
+    <mergeCell ref="B26:L26"/>
+    <mergeCell ref="C5:C8"/>
+    <mergeCell ref="H17:H19"/>
     <mergeCell ref="J13:J16"/>
+    <mergeCell ref="K17:K19"/>
     <mergeCell ref="C17:C19"/>
-    <mergeCell ref="D17:D19"/>
-[...11 lines deleted...]
-    <mergeCell ref="J20:J22"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...1 lines deleted...]
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 2000 characters long." promptTitle="Text" prompt="Maximum Length: 2000 characters." sqref="F33:G33 F52:G54 F13:G13 F5:G5 F9:G9 F58:G64" xr:uid="{A75C5E3F-E35F-4A0E-A5D9-5789F5FE2DEA}">
+  <dataValidations xWindow="1143" yWindow="727" count="1">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Length Exceeded" error="This value must be less than or equal to 2000 characters long." promptTitle="Text" prompt="Maximum Length: 2000 characters." sqref="F5:H5 F9:H9 F13:H13 F17:H17 F20:H20 F23:H25 F28:H38 F41:H44 F47:H55 F58:H63" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>2000</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>100</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="I17" r:id="rId1" display="Check this folder for HMP400 technical specificaions" xr:uid="{784BBD98-B53B-4756-9C94-80A74DE2587A}"/>
-[...51 lines deleted...]
-    <hyperlink ref="H30" r:id="rId53" display="Check this folder for power supply images" xr:uid="{CE253D33-DFE2-4FE2-AFC3-F512EA2BDD9B}"/>
+    <hyperlink ref="I5" r:id="rId1" display="Click here for iBX410 product page" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="J5" r:id="rId2" display="iBX440 technical specifications" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="I6" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="I7" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="I8" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="I9" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="J9" r:id="rId7" display="iBX410 technical specifications" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="I10" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="I11" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="I12" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="I13" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="J13" r:id="rId12" display="iBX410W technical specifications" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="I14" r:id="rId13" display="Click here for iBX410 images" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="I17" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="J17" r:id="rId15" display="HMP40 technical specifications" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="I18" r:id="rId16" display="Click here for HMP400 product images" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="I19" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="I20" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="J20" r:id="rId19" display="HMP400W technical specifications" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="I21" r:id="rId20" display="Click here for HMP400 product images" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="I22" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="I23" r:id="rId22" display="Check this folder for warranty image." xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="I24" r:id="rId23" display="Check this folder for warranty image." xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="I25" r:id="rId24" display="Check this folder for warranty image." xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="I30" r:id="rId25" display="Check this folder for power supply images" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="I31" r:id="rId26" display="Check this folder for cable image" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="I32" r:id="rId27" display="Check this folder for cable image" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="I36" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="I37" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="I38" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="I41" r:id="rId31" display="Check this folder for  SpinetiX ARYA-related images." xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="I42" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="I43" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="I44" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="I47" r:id="rId35" display="Check this folder for Elementi images." xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="I48" r:id="rId36" display="Check this folder for Elementi images." xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="I49" r:id="rId37" display="Check this folder for Elementi images." xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="I50" r:id="rId38" display="Check this folder for Elementi Update Plan images." xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="I51" r:id="rId39" display="Check this folder for Elementi Update Plan images." xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="I52" r:id="rId40" display="Check this folder for Elementi Update Plan images." xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="I53" r:id="rId41" display="Check this folder for Elementi Update Plan images." xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="I54" r:id="rId42" display="Check this folder for Elementi Update Plan images." xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="I55" r:id="rId43" display="Check this folder for Elementi Update Plan images." xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="I58" r:id="rId44" display="Check this folder for Service-related image." xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="J58" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="I59" r:id="rId46" display="Check this folder for Service-related image." xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="J59" r:id="rId47" display="Click here for service technical sheet" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="I60" r:id="rId48" display="Check this folder for Service-related image." xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="J60" r:id="rId49" display="Click here for service technical sheet" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="I61" r:id="rId50" display="Check this folder for Service-related image." xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="J61" r:id="rId51" display="Click here for service technical sheet" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="I62" r:id="rId52" display="Check this folder for Service-related image." xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="J62" r:id="rId53" display="Click here for service technical sheet" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="I63" r:id="rId54" display="Check this folder for Service-related image." xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="J63" r:id="rId55" display="Click here for service technical sheet" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...1 lines deleted...]
-  <drawing r:id="rId55"/>
+  <pageMargins left="0.11811023622047249" right="0.11811023622047249" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125978" footer="0.31496062992125978"/>
+  <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <drawing r:id="rId56"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002DC48F20D6789B4883B9B16C704719FA" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8d9d62a1c12e7c6c740ed4586c27872e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="80be8bc2-2dd2-4778-a2bd-887f1523b063" xmlns:ns3="c313f6ba-59b7-4500-a26a-414d5d09073f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="582dcde6a5696596b000bdeae274dbe8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="80be8bc2-2dd2-4778-a2bd-887f1523b063"/>
     <xsd:import namespace="c313f6ba-59b7-4500-a26a-414d5d09073f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -5436,116 +5274,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="80be8bc2-2dd2-4778-a2bd-887f1523b063" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c313f6ba-59b7-4500-a26a-414d5d09073f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < W o r k b o o k S t a t e   x m l n s : i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / P o w e r B I A d d I n " > < L a s t P r o v i d e d R a n g e N a m e I d > 0 < / L a s t P r o v i d e d R a n g e N a m e I d > < L a s t U s e d G r o u p O b j e c t I d > < / L a s t U s e d G r o u p O b j e c t I d > < T i l e s L i s t > < T i l e s / > < / T i l e s L i s t > < / W o r k b o o k S t a t e > 
-[...26 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9DBDE57-2AAF-4637-96B6-746AB88550B7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A06114F-B70C-4BED-92D5-5BAA4A8CFB99}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B159B384-6B34-4BBE-BFF8-DBB7EB33C85D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41117B6F-5930-4A5D-BEE0-D4B21975150B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="80be8bc2-2dd2-4778-a2bd-887f1523b063"/>
+    <ds:schemaRef ds:uri="c313f6ba-59b7-4500-a26a-414d5d09073f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037E19E2-3207-4A26-A350-924D82A473CA}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D80AC49F-603C-4A13-B4AF-79C9EB2BAFAD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBFEFEDA-71F3-4FF9-A841-8A500DA8F658}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Product details</vt:lpstr>
+      <vt:lpstr>'Product details'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Product details'!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
-  <Company>SpinetiX</Company>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SpinetiX Sell-Out Report</dc:title>
   <dc:subject>SpinetiX Sell-Out Report</dc:subject>
-  <dc:creator>Serge.Konter@spinetix.com</dc:creator>
+  <dc:creator>Krasimir Peykovski</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002DC48F20D6789B4883B9B16C704719FA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="AuthorIds_UIVersion_512">
     <vt:lpwstr>6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>